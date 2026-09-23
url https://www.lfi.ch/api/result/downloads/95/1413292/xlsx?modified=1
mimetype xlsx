--- v1 (2026-04-22)
+++ v2 (2026-09-23)
@@ -1,445 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>lunghezza del margine boschivo (foto aeree)</t>
-[...94 lines deleted...]
-    <t>Svizzera</t>
+    <t>longueur de la lisière (photos aériennes)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: 1000 m</t>
+  </si>
+  <si>
+    <t>ensemble analysé: surface totale</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 m</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
-[...2 lines deleted...]
-    <t>subalpina superiore</t>
+    <t>pas d'indication</t>
+  </si>
+  <si>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina</t>
-[...185 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>surface totale [435]
+Surface de la Suisse ou d'une région (p. ex. région de production, canton) indépendamment de sa couverture végétale. Dans l'IFN, la surface totale se compose des éléments «forêt sans la forêt buissonnante», «forêt buissonnante» et «hors forêt».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>longueur de la lisière (photos aériennes) [8], m
+Longueur de la lisière calculée sur la base des polygonales de la lisière déterminées sur les photos aériennes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 26.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes) [NAISHSTKOMB6KL, 2633]
+Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:19:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, subalpin supérieur, subalpin, haut-montagnard, montagnard inférieur et supérieur, submontagnard, hyperinsubrique et collinéen, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -700,775 +604,1011 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:M44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:M44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="5">
         <v>0</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>96</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="5">
         <v>95</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>266</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G13" s="5">
         <v>72</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>2643</v>
       </c>
-      <c r="I13" s="6">
+      <c r="I13" s="5">
         <v>20</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>357</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="5">
         <v>54</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>3362</v>
       </c>
-      <c r="M13" s="6">
+      <c r="M13" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>0</v>
       </c>
-      <c r="E14" s="6" t="s">
+      <c r="E14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>189</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>62</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>9931</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>11</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>3247</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>19</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>13366</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>0</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>0</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>4820</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>16</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>19897</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>8</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>2274</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>21</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>26991</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>349</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>58</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>72</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>100</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>5295</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>14</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>21237</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>7</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>3138</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>20</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>30092</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>15853</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>8</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>8194</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>10</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>32371</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>5</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>13378</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>9</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>1628</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>22</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>71424</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>8612</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>11</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>21584</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>6</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>5507</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>14</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>1868</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>21</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>0</v>
       </c>
-      <c r="K18" s="6" t="s">
+      <c r="K18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>37571</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>286</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>51</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>1148</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>30</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>0</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>1771</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>24</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>4288</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>15</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>7493</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>25100</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>6</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>31094</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>5</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>48448</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>4</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>70726</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>4</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>14932</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>8</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>190300</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M21" s="3"/>
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A21:M21"/>
-    <mergeCell ref="A24:M24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:M37"/>
+    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>