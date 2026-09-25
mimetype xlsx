--- v0 (2026-01-11)
+++ v1 (2026-09-25)
@@ -1,448 +1,352 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>quantità di legno morto</t>
-[...97 lines deleted...]
-    <t>Svizzera</t>
+    <t>quantité de bois mort</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
+  </si>
+  <si>
+    <t>découpage régional: région biogéographique</t>
+  </si>
+  <si>
+    <t>unité: 1000 m³</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...188 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région biogéographique [BIOGEOC6R2005, 2586]
+Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>quantité de bois mort [214], m³
+Volume de bois de tige des arbres et arbustes morts sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), déduction faite du volume des morceaux de tige cassés, ainsi que volume du bois mort à terre d'au moins 7 cm de diamètre (bois fort) sans morceaux de bois fort dans les tas de branches.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes) [NAISHSTKOMB6KL, 2633]
+Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:19:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, subalpin supérieur, subalpin, haut-montagnard, montagnard inférieur et supérieur, submontagnard, hyperinsubrique et collinéen, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -703,840 +607,1122 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O37"/>
+  <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:O44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>0</v>
       </c>
-      <c r="E14" s="6" t="s">
+      <c r="E14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>0</v>
       </c>
-      <c r="G14" s="6" t="s">
+      <c r="G14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>204</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>27</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>673</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>33</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>214</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>43</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>1092</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>120</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>0</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>1812</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>23</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>1802</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>20</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>1579</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>20</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>666</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>27</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>5979</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>64</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>65</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>4665</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>14</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>2226</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>15</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>2723</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>15</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>1821</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>22</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>11499</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>5663</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>9</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>2785</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>14</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>11246</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>8</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>386</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>33</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>1123</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>28</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>847</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>17</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>22051</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>1788</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>16</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>4012</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>10</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>649</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>23</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>12</v>
       </c>
-      <c r="I18" s="6" t="s">
+      <c r="I18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>83</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>69</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>0</v>
       </c>
-      <c r="M18" s="6" t="s">
+      <c r="M18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>6544</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>0</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="C19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>106</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>46</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>0</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>230</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>28</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>0</v>
       </c>
-      <c r="K19" s="6" t="s">
+      <c r="K19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>2436</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>12</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>2772</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>7635</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>8</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>6903</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>8</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>18373</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>6</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>4861</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>10</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>6181</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>10</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>5984</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>9</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>49936</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O21" s="3"/>
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A21:O21"/>
-    <mergeCell ref="A24:O24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:O37"/>
+    <mergeCell ref="A22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>