--- v0 (2026-01-23)
+++ v1 (2026-07-29)
@@ -338,67 +338,67 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
     <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2310,51 +2310,51 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:14" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:14" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>