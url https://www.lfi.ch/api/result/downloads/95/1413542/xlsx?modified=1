--- v1 (2026-07-29)
+++ v2 (2026-07-29)
@@ -14,391 +14,391 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>forêt de protection contre des coulées de boue/glissements de terrain (2022) · surface de la plus grande trouée (5 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Hangmuren/Rutschungen (2022) · Fläche der grössten Lücke (5 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>région de production</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...17 lines deleted...]
-    <t>surface de la plus grande trouée (5 classes)</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Hangmuren/Rutschungen (2022)</t>
+  </si>
+  <si>
+    <t>Fläche der grössten Lücke (5 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de trouée (&lt;100 m2)</t>
-[...20 lines deleted...]
-    <t>à l'extérieur</t>
+    <t>keine Lücke (&lt;100 m2)</t>
+  </si>
+  <si>
+    <t>kleine Lücke (100-500 m2)</t>
+  </si>
+  <si>
+    <t>mittlere Lücke (500-1000 m2)</t>
+  </si>
+  <si>
+    <t>grosse Lücke (1000-5000 m2)</t>
+  </si>
+  <si>
+    <t>sehr grosse Lücke (&gt;5000 m2)</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>innerhalb</t>
+  </si>
+  <si>
+    <t>ausserhalb</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1413542/595373</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion de placettes en forêt</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt de protection contre des coulées de boue/glissements de terrain (2022)</t>
+      <t xml:space="preserve">Schutzwald gegen Hangmuren/Rutschungen (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2644</t>
     </r>
   </si>
   <si>
-    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les coulées de boue/glissements de terrain délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Hangmuren/Rutschungen, den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
+      <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Placettes d'échantillonnage avec/sans trouées ≥100 m² d'un bord de couronne à l'autre recoupant la surface d'interprétation (50 × 50 m), classées en fonction de la surface de la plus grande trouée. Source: interprétation des photos aériennes</t>
+    <t>Probeflächen ohne/mit Lücken ≥100 m² von Kronenrand zu Kronenrand, die die Interpretationsfläche (50 × 50 m) anschneiden, klassiert nach der Fläche der grössten Lücke. Grundlage: Luftbildinterpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -750,52 +750,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="92.977" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="56.415" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -2093,268 +2093,268 @@
         <v>100.0</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="M40" s="6">
         <v>100.0</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:14" customHeight="1" ht="21.75">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1413542/595373</t>
           </r>
         </is>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion de placettes en forêt</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:14" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt de protection contre des coulées de boue/glissements de terrain (2022)</t>
+            <t xml:space="preserve">Schutzwald gegen Hangmuren/Rutschungen (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2644</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:14" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
+            <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:14" customHeight="1" ht="29">
       <c r="A51" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:14" customHeight="1" ht="29">
       <c r="A54" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:14" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:14" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>