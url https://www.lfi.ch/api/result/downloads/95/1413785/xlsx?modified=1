--- v1 (2025-12-16)
+++ v2 (2026-07-29)
@@ -14,388 +14,388 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>conifers and broadleaves · tree state (standing/lying)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Totholzbasalfläche</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz · Baumzustand (stehend/liegend)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...29 lines deleted...]
-    <t>tree state (standing/lying)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
+  </si>
+  <si>
+    <t>Baumzustand (stehend/liegend)</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>standing</t>
-[...14 lines deleted...]
-    <t>indeterminable</t>
+    <t>stehend</t>
+  </si>
+  <si>
+    <t>liegend</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1413785/595616</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">basal area of deadwood</t>
+      <t xml:space="preserve">Totholzbasalfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #171</t>
     </r>
   </si>
   <si>
-    <t>Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of all dead trees and shrubs (standing and lying) with a dbh ≥12 cm.</t>
+    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (Messstelle für den Brusthöhendurchmesser BHD) der toten Bäume und Sträucher (stehende und liegende) ab 12 cm BHD.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifers and broadleaves</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tree state (standing/lying)</t>
+      <t xml:space="preserve">Baumzustand (stehend/liegend)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1266</t>
     </r>
   </si>
   <si>
-    <t>Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) into standing or lying. Reference: Field Survey (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
+    <t>Einteilung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in stehende oder liegende. Grundlage: Feldaufnahme (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -747,52 +747,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.562" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1890,270 +1890,270 @@
         <v>3.8</v>
       </c>
       <c r="N32" s="6">
         <v>8</v>
       </c>
       <c r="O32" s="6">
         <v>3.3</v>
       </c>
       <c r="P32" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="21.75">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1413785/595616</t>
           </r>
         </is>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">basal area of deadwood</t>
+            <t xml:space="preserve">Totholzbasalfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #171</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifers and broadleaves</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tree state (standing/lying)</t>
+            <t xml:space="preserve">Baumzustand (stehend/liegend)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1266</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>