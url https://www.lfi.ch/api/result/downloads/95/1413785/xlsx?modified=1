--- v2 (2026-07-29)
+++ v3 (2026-07-29)
@@ -14,388 +14,388 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Nadelholz, Laubholz · Baumzustand (stehend/liegend)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface terrière du bois mort</t>
+  </si>
+  <si>
+    <t>résineux et feuillus · état de l'arbre (sur pied/à terre)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...29 lines deleted...]
-    <t>Baumzustand (stehend/liegend)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
+  </si>
+  <si>
+    <t>état de l'arbre (sur pied/à terre)</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>stehend</t>
-[...14 lines deleted...]
-    <t>nicht bestimmbar</t>
+    <t>sur pied</t>
+  </si>
+  <si>
+    <t>à terre</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1413785/595616</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Totholzbasalfläche</t>
+      <t xml:space="preserve">surface terrière du bois mort</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #171</t>
     </r>
   </si>
   <si>
-    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (Messstelle für den Brusthöhendurchmesser BHD) der toten Bäume und Sträucher (stehende und liegende) ab 12 cm BHD.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur (point de mesure du diamètre à hauteur de poitrine [DHP]) des arbres et arbustes morts (sur pied et à terre) d'au moins 12 cm de DHP.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nadelholz, Laubholz</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Baumzustand (stehend/liegend)</t>
+      <t xml:space="preserve">état de l'arbre (sur pied/à terre)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1266</t>
     </r>
   </si>
   <si>
-    <t>Einteilung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in stehende oder liegende. Grundlage: Feldaufnahme (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
+    <t>Classification des arbres et arbustes à partir de 12 cm de diamètre à hauteur de poitrine (DHP) selon qu'ils sont sur pied ou à terre. Source: relevé de terrain (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -747,52 +747,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="37.562" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="43.418" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1890,270 +1890,270 @@
         <v>3.8</v>
       </c>
       <c r="N32" s="6">
         <v>8</v>
       </c>
       <c r="O32" s="6">
         <v>3.3</v>
       </c>
       <c r="P32" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="21.75">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1413785/595616</t>
           </r>
         </is>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Totholzbasalfläche</t>
+            <t xml:space="preserve">surface terrière du bois mort</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #171</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nadelholz, Laubholz</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Baumzustand (stehend/liegend)</t>
+            <t xml:space="preserve">état de l'arbre (sur pied/à terre)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1266</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>