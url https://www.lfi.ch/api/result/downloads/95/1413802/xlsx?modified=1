--- v1 (2025-11-17)
+++ v2 (2026-07-29)
@@ -14,380 +14,380 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Totholzbasalfläche</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...47 lines deleted...]
-    <t>Switzerland</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...17 lines deleted...]
-    <t>total</t>
+    <t>obersubalpin</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1413802/595633</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">basal area of deadwood</t>
+      <t xml:space="preserve">Totholzbasalfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #171</t>
     </r>
   </si>
   <si>
-    <t>Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of all dead trees and shrubs (standing and lying) with a dbh ≥12 cm.</t>
+    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (Messstelle für den Brusthöhendurchmesser BHD) der toten Bäume und Sträucher (stehende und liegende) ab 12 cm BHD.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,51 +739,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -1778,51 +1778,51 @@
         <v>3.8</v>
       </c>
       <c r="AC20" s="6">
         <v>8</v>
       </c>
       <c r="AD20" s="6">
         <v>3.3</v>
       </c>
       <c r="AE20" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1413802/595633</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -1838,191 +1838,191 @@
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">basal area of deadwood</t>
+            <t xml:space="preserve">Totholzbasalfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #171</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>