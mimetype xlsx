--- v2 (2026-07-29)
+++ v3 (2026-09-16)
@@ -1,472 +1,386 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
-[...126 lines deleted...]
-    <t>Schweiz</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+  <si>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>basal area of deadwood</t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+  </si>
+  <si>
+    <t>regional demarcation: economic region</t>
+  </si>
+  <si>
+    <t>unit: m²/ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>economic region</t>
+  </si>
+  <si>
+    <t>Western Jura</t>
+  </si>
+  <si>
+    <t>Eastern Jura</t>
+  </si>
+  <si>
+    <t>Western Plateau</t>
+  </si>
+  <si>
+    <t>Central Plateau</t>
+  </si>
+  <si>
+    <t>Eastern Plateau</t>
+  </si>
+  <si>
+    <t>Western Pre-Alps</t>
+  </si>
+  <si>
+    <t>Central Pre-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Pre-Alps</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Central Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t>Southwestern Alps</t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
-[...188 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>upper subalpine</t>
+  </si>
+  <si>
+    <t>subalpine</t>
+  </si>
+  <si>
+    <t>high-montane</t>
+  </si>
+  <si>
+    <t>lower and upper montane</t>
+  </si>
+  <si>
+    <t>submontane</t>
+  </si>
+  <si>
+    <t>hyperinsubric and colline</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>economic region [WIREGR0704, 366]
+Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>basal area of deadwood [171], m²
+Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of all dead trees and shrubs (standing and lying) with a dbh ≥12 cm.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>area [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - accessible forest without shrub forest [434]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 6 classes) [NAISHSTKOMB6KL, 2633]
+Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:19:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, upper subalpine, subalpine, high-montane, lower and upper montane, submontane, hyperinsubric and colline, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -727,1360 +641,2086 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE37"/>
+  <dimension ref="A1:AE46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:AE46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
-[...29 lines deleted...]
-    <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="3" max="3" width="7" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12" customWidth="true" style="0"/>
+    <col min="15" max="15" width="9" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12" customWidth="true" style="0"/>
+    <col min="17" max="17" width="9" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12" customWidth="true" style="0"/>
+    <col min="19" max="19" width="9" customWidth="true" style="0"/>
+    <col min="20" max="20" width="10" customWidth="true" style="0"/>
+    <col min="21" max="21" width="7" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12" customWidth="true" style="0"/>
+    <col min="23" max="23" width="9" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12" customWidth="true" style="0"/>
+    <col min="25" max="25" width="9" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12" customWidth="true" style="0"/>
+    <col min="27" max="27" width="9" customWidth="true" style="0"/>
+    <col min="28" max="28" width="10" customWidth="true" style="0"/>
+    <col min="29" max="29" width="7" customWidth="true" style="0"/>
+    <col min="30" max="30" width="9" customWidth="true" style="0"/>
+    <col min="31" max="31" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:31">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...27 lines deleted...]
-      <c r="AE10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+      <c r="Y10" s="3"/>
+      <c r="Z10" s="3"/>
+      <c r="AA10" s="3"/>
+      <c r="AB10" s="3"/>
+      <c r="AC10" s="3"/>
+      <c r="AD10" s="3"/>
+      <c r="AE10" s="3"/>
     </row>
     <row r="11" spans="1:31">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
-      <c r="P11" s="4" t="s">
+      <c r="O11" s="3"/>
+      <c r="P11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="Q11" s="4"/>
-      <c r="R11" s="4" t="s">
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="S11" s="4"/>
-      <c r="T11" s="4" t="s">
+      <c r="S11" s="3"/>
+      <c r="T11" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="U11" s="4"/>
-      <c r="V11" s="4" t="s">
+      <c r="U11" s="3"/>
+      <c r="V11" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="W11" s="4"/>
-      <c r="X11" s="4" t="s">
+      <c r="W11" s="3"/>
+      <c r="X11" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="Y11" s="4"/>
-      <c r="Z11" s="4" t="s">
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="AA11" s="4"/>
-      <c r="AB11" s="4" t="s">
+      <c r="AA11" s="3"/>
+      <c r="AB11" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="AC11" s="4"/>
-      <c r="AD11" s="4" t="s">
+      <c r="AC11" s="3"/>
+      <c r="AD11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AE11" s="4"/>
+      <c r="AE11" s="3"/>
     </row>
     <row r="12" spans="1:31">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="P12" s="4" t="s">
+      <c r="P12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Q12" s="4" t="s">
+      <c r="Q12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="R12" s="4" t="s">
+      <c r="R12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="S12" s="4" t="s">
+      <c r="S12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="T12" s="4" t="s">
+      <c r="T12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="U12" s="4" t="s">
+      <c r="U12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="V12" s="4" t="s">
+      <c r="V12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="W12" s="4" t="s">
+      <c r="W12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="X12" s="4" t="s">
+      <c r="X12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y12" s="4" t="s">
+      <c r="Y12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z12" s="4" t="s">
+      <c r="Z12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AA12" s="4" t="s">
+      <c r="AA12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AB12" s="4" t="s">
+      <c r="AB12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AC12" s="4" t="s">
+      <c r="AC12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AD12" s="4" t="s">
+      <c r="AD12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AE12" s="4" t="s">
+      <c r="AE12" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:31">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="6">
-[...86 lines deleted...]
-      <c r="AE13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="W13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Y13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AA13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="6">
-[...65 lines deleted...]
-      <c r="X14" s="6">
+      <c r="B14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="W14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X14" s="5">
         <v>2.4</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="Y14" s="5">
         <v>26</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="Z14" s="5">
         <v>2.6</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AA14" s="5">
         <v>21</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="AB14" s="5">
         <v>1.5</v>
       </c>
-      <c r="AC14" s="6">
+      <c r="AC14" s="5">
         <v>26</v>
       </c>
-      <c r="AD14" s="6">
+      <c r="AD14" s="5">
         <v>2.3</v>
       </c>
-      <c r="AE14" s="6">
+      <c r="AE14" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:31">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="6">
-[...11 lines deleted...]
-      <c r="F15" s="6">
+      <c r="B15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" s="5">
         <v>27.9</v>
       </c>
-      <c r="G15" s="6" t="s">
-[...14 lines deleted...]
-      <c r="L15" s="6">
+      <c r="G15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L15" s="5">
         <v>3.0</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>38</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>5.0</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>34</v>
       </c>
-      <c r="P15" s="6">
+      <c r="P15" s="5">
         <v>8.5</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="Q15" s="5">
         <v>64</v>
       </c>
-      <c r="R15" s="6">
+      <c r="R15" s="5">
         <v>5.2</v>
       </c>
-      <c r="S15" s="6">
+      <c r="S15" s="5">
         <v>25</v>
       </c>
-      <c r="T15" s="6">
+      <c r="T15" s="5">
         <v>2.3</v>
       </c>
-      <c r="U15" s="6">
+      <c r="U15" s="5">
         <v>30</v>
       </c>
-      <c r="V15" s="6">
+      <c r="V15" s="5">
         <v>1.8</v>
       </c>
-      <c r="W15" s="6">
+      <c r="W15" s="5">
         <v>44</v>
       </c>
-      <c r="X15" s="6">
+      <c r="X15" s="5">
         <v>5.0</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="5">
         <v>14</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="Z15" s="5">
         <v>4.2</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="5">
         <v>17</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="AB15" s="5">
         <v>3.0</v>
       </c>
-      <c r="AC15" s="6">
-[...2 lines deleted...]
-      <c r="AD15" s="6">
+      <c r="AC15" s="5">
+        <v>27</v>
+      </c>
+      <c r="AD15" s="5">
         <v>4.3</v>
       </c>
-      <c r="AE15" s="6">
+      <c r="AE15" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:31">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.9</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>58</v>
       </c>
-      <c r="D16" s="6">
-[...5 lines deleted...]
-      <c r="F16" s="6">
+      <c r="D16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" s="5">
         <v>1.4</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>83</v>
       </c>
-      <c r="H16" s="6">
-[...11 lines deleted...]
-      <c r="L16" s="6">
+      <c r="H16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L16" s="5">
         <v>5.9</v>
       </c>
-      <c r="M16" s="6">
-[...2 lines deleted...]
-      <c r="N16" s="6">
+      <c r="M16" s="5">
+        <v>27</v>
+      </c>
+      <c r="N16" s="5">
         <v>5.0</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>22</v>
       </c>
-      <c r="P16" s="6">
+      <c r="P16" s="5">
         <v>6.4</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="Q16" s="5">
         <v>33</v>
       </c>
-      <c r="R16" s="6">
+      <c r="R16" s="5">
         <v>5.4</v>
       </c>
-      <c r="S16" s="6">
+      <c r="S16" s="5">
         <v>16</v>
       </c>
-      <c r="T16" s="6">
+      <c r="T16" s="5">
         <v>5.7</v>
       </c>
-      <c r="U16" s="6">
+      <c r="U16" s="5">
         <v>24</v>
       </c>
-      <c r="V16" s="6">
+      <c r="V16" s="5">
         <v>5.4</v>
       </c>
-      <c r="W16" s="6">
-[...2 lines deleted...]
-      <c r="X16" s="6">
+      <c r="W16" s="5">
+        <v>27</v>
+      </c>
+      <c r="X16" s="5">
         <v>4.3</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="Y16" s="5">
         <v>12</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="Z16" s="5">
         <v>3.5</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="AA16" s="5">
         <v>12</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="AB16" s="5">
         <v>4.8</v>
       </c>
-      <c r="AC16" s="6">
+      <c r="AC16" s="5">
         <v>18</v>
       </c>
-      <c r="AD16" s="6">
+      <c r="AD16" s="5">
         <v>4.5</v>
       </c>
-      <c r="AE16" s="6">
+      <c r="AE16" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:31">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>2.9</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>12</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>2.8</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>25</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>2.1</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>25</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>2.3</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>22</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>2.2</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>20</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>4.4</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>19</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>4.3</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>12</v>
       </c>
-      <c r="P17" s="6">
+      <c r="P17" s="5">
         <v>3.5</v>
       </c>
-      <c r="Q17" s="6">
+      <c r="Q17" s="5">
         <v>12</v>
       </c>
-      <c r="R17" s="6">
+      <c r="R17" s="5">
         <v>3.9</v>
       </c>
-      <c r="S17" s="6">
+      <c r="S17" s="5">
         <v>19</v>
       </c>
-      <c r="T17" s="6">
+      <c r="T17" s="5">
         <v>2.9</v>
       </c>
-      <c r="U17" s="6">
+      <c r="U17" s="5">
         <v>20</v>
       </c>
-      <c r="V17" s="6">
+      <c r="V17" s="5">
         <v>4.6</v>
       </c>
-      <c r="W17" s="6">
+      <c r="W17" s="5">
         <v>15</v>
       </c>
-      <c r="X17" s="6">
+      <c r="X17" s="5">
         <v>4.4</v>
       </c>
-      <c r="Y17" s="6">
+      <c r="Y17" s="5">
         <v>18</v>
       </c>
-      <c r="Z17" s="6">
+      <c r="Z17" s="5">
         <v>3.3</v>
       </c>
-      <c r="AA17" s="6">
+      <c r="AA17" s="5">
         <v>22</v>
       </c>
-      <c r="AB17" s="6">
+      <c r="AB17" s="5">
         <v>2.4</v>
       </c>
-      <c r="AC17" s="6">
+      <c r="AC17" s="5">
         <v>19</v>
       </c>
-      <c r="AD17" s="6">
+      <c r="AD17" s="5">
         <v>3.3</v>
       </c>
-      <c r="AE17" s="6">
+      <c r="AE17" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:31">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>2.1</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>16</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>3.1</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>20</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>1.7</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>26</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>1.2</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>17</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>1.2</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>16</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>1.7</v>
       </c>
-      <c r="M18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="6">
+      <c r="M18" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N18" s="5">
         <v>1.6</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>29</v>
       </c>
-      <c r="P18" s="6">
+      <c r="P18" s="5">
         <v>3.2</v>
       </c>
-      <c r="Q18" s="6">
+      <c r="Q18" s="5">
         <v>41</v>
       </c>
-      <c r="R18" s="6">
+      <c r="R18" s="5">
         <v>4.9</v>
       </c>
-      <c r="S18" s="6">
+      <c r="S18" s="5">
         <v>28</v>
       </c>
-      <c r="T18" s="6">
+      <c r="T18" s="5">
         <v>1.4</v>
       </c>
-      <c r="U18" s="6">
+      <c r="U18" s="5">
         <v>50</v>
       </c>
-      <c r="V18" s="6">
+      <c r="V18" s="5">
         <v>10.8</v>
       </c>
-      <c r="W18" s="6">
+      <c r="W18" s="5">
         <v>2</v>
       </c>
-      <c r="X18" s="6">
+      <c r="X18" s="5">
         <v>4.3</v>
       </c>
-      <c r="Y18" s="6">
+      <c r="Y18" s="5">
         <v>42</v>
       </c>
-      <c r="Z18" s="6">
+      <c r="Z18" s="5">
         <v>0.6</v>
       </c>
-      <c r="AA18" s="6">
+      <c r="AA18" s="5">
         <v>54</v>
       </c>
-      <c r="AB18" s="6">
-[...5 lines deleted...]
-      <c r="AD18" s="6">
+      <c r="AB18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AC18" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD18" s="5">
         <v>1.8</v>
       </c>
-      <c r="AE18" s="6">
+      <c r="AE18" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:31">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>0.4</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>70</v>
       </c>
-      <c r="D19" s="6">
-[...5 lines deleted...]
-      <c r="F19" s="6">
+      <c r="D19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" s="5">
         <v>1.9</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>33</v>
       </c>
-      <c r="H19" s="6">
-[...5 lines deleted...]
-      <c r="J19" s="6">
+      <c r="H19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="5">
         <v>2.0</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>47</v>
       </c>
-      <c r="L19" s="6">
-[...35 lines deleted...]
-      <c r="X19" s="6">
+      <c r="L19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Q19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="S19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="U19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="W19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X19" s="5">
         <v>3.0</v>
       </c>
-      <c r="Y19" s="6">
+      <c r="Y19" s="5">
         <v>24</v>
       </c>
-      <c r="Z19" s="6">
-[...5 lines deleted...]
-      <c r="AB19" s="6">
+      <c r="Z19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AA19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB19" s="5">
         <v>5.3</v>
       </c>
-      <c r="AC19" s="6">
+      <c r="AC19" s="5">
         <v>10</v>
       </c>
-      <c r="AD19" s="6">
+      <c r="AD19" s="5">
         <v>4.6</v>
       </c>
-      <c r="AE19" s="6">
+      <c r="AE19" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:31">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>2.7</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>10</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>3.0</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>17</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>2.1</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>18</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>1.5</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>14</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>1.5</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>12</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>4.7</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>15</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>4.3</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>10</v>
       </c>
-      <c r="P20" s="6">
+      <c r="P20" s="5">
         <v>3.8</v>
       </c>
-      <c r="Q20" s="6">
+      <c r="Q20" s="5">
         <v>11</v>
       </c>
-      <c r="R20" s="6">
+      <c r="R20" s="5">
         <v>4.8</v>
       </c>
-      <c r="S20" s="6">
+      <c r="S20" s="5">
         <v>11</v>
       </c>
-      <c r="T20" s="6">
+      <c r="T20" s="5">
         <v>3.4</v>
       </c>
-      <c r="U20" s="6">
+      <c r="U20" s="5">
         <v>15</v>
       </c>
-      <c r="V20" s="6">
+      <c r="V20" s="5">
         <v>4.3</v>
       </c>
-      <c r="W20" s="6">
+      <c r="W20" s="5">
         <v>12</v>
       </c>
-      <c r="X20" s="6">
+      <c r="X20" s="5">
         <v>4.1</v>
       </c>
-      <c r="Y20" s="6">
+      <c r="Y20" s="5">
         <v>7</v>
       </c>
-      <c r="Z20" s="6">
+      <c r="Z20" s="5">
         <v>3.5</v>
       </c>
-      <c r="AA20" s="6">
+      <c r="AA20" s="5">
         <v>9</v>
       </c>
-      <c r="AB20" s="6">
+      <c r="AB20" s="5">
         <v>3.8</v>
       </c>
-      <c r="AC20" s="6">
+      <c r="AC20" s="5">
         <v>8</v>
       </c>
-      <c r="AD20" s="6">
+      <c r="AD20" s="5">
         <v>3.3</v>
       </c>
-      <c r="AE20" s="6">
+      <c r="AE20" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...56 lines deleted...]
-      <c r="AE21" s="3"/>
+      <c r="A21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+      <c r="P21" s="2"/>
+      <c r="Q21" s="2"/>
+      <c r="R21" s="2"/>
+      <c r="S21" s="2"/>
+      <c r="T21" s="2"/>
+      <c r="U21" s="2"/>
+      <c r="V21" s="2"/>
+      <c r="W21" s="2"/>
+      <c r="X21" s="2"/>
+      <c r="Y21" s="2"/>
+      <c r="Z21" s="2"/>
+      <c r="AA21" s="2"/>
+      <c r="AB21" s="2"/>
+      <c r="AC21" s="2"/>
+      <c r="AD21" s="2"/>
+      <c r="AE21" s="2"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
     </row>
     <row r="24" spans="1:31">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
     </row>
     <row r="27" spans="1:31">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
     </row>
     <row r="30" spans="1:31">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7"/>
+      <c r="R32" s="7"/>
+      <c r="S32" s="7"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+      <c r="V32" s="7"/>
+      <c r="W32" s="7"/>
+      <c r="X32" s="7"/>
+      <c r="Y32" s="7"/>
+      <c r="Z32" s="7"/>
+      <c r="AA32" s="7"/>
+      <c r="AB32" s="7"/>
+      <c r="AC32" s="7"/>
+      <c r="AD32" s="7"/>
+      <c r="AE32" s="7"/>
     </row>
     <row r="33" spans="1:31">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="7"/>
+      <c r="Q33" s="7"/>
+      <c r="R33" s="7"/>
+      <c r="S33" s="7"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="7"/>
+      <c r="V33" s="7"/>
+      <c r="W33" s="7"/>
+      <c r="X33" s="7"/>
+      <c r="Y33" s="7"/>
+      <c r="Z33" s="7"/>
+      <c r="AA33" s="7"/>
+      <c r="AB33" s="7"/>
+      <c r="AC33" s="7"/>
+      <c r="AD33" s="7"/>
+      <c r="AE33" s="7"/>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+      <c r="P34" s="7"/>
+      <c r="Q34" s="7"/>
+      <c r="R34" s="7"/>
+      <c r="S34" s="7"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="7"/>
+      <c r="V34" s="7"/>
+      <c r="W34" s="7"/>
+      <c r="X34" s="7"/>
+      <c r="Y34" s="7"/>
+      <c r="Z34" s="7"/>
+      <c r="AA34" s="7"/>
+      <c r="AB34" s="7"/>
+      <c r="AC34" s="7"/>
+      <c r="AD34" s="7"/>
+      <c r="AE34" s="7"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+      <c r="P35" s="7"/>
+      <c r="Q35" s="7"/>
+      <c r="R35" s="7"/>
+      <c r="S35" s="7"/>
+      <c r="T35" s="7"/>
+      <c r="U35" s="7"/>
+      <c r="V35" s="7"/>
+      <c r="W35" s="7"/>
+      <c r="X35" s="7"/>
+      <c r="Y35" s="7"/>
+      <c r="Z35" s="7"/>
+      <c r="AA35" s="7"/>
+      <c r="AB35" s="7"/>
+      <c r="AC35" s="7"/>
+      <c r="AD35" s="7"/>
+      <c r="AE35" s="7"/>
     </row>
     <row r="36" spans="1:31">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+      <c r="P36" s="7"/>
+      <c r="Q36" s="7"/>
+      <c r="R36" s="7"/>
+      <c r="S36" s="7"/>
+      <c r="T36" s="7"/>
+      <c r="U36" s="7"/>
+      <c r="V36" s="7"/>
+      <c r="W36" s="7"/>
+      <c r="X36" s="7"/>
+      <c r="Y36" s="7"/>
+      <c r="Z36" s="7"/>
+      <c r="AA36" s="7"/>
+      <c r="AB36" s="7"/>
+      <c r="AC36" s="7"/>
+      <c r="AD36" s="7"/>
+      <c r="AE36" s="7"/>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+      <c r="Q37" s="7"/>
+      <c r="R37" s="7"/>
+      <c r="S37" s="7"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="7"/>
+      <c r="V37" s="7"/>
+      <c r="W37" s="7"/>
+      <c r="X37" s="7"/>
+      <c r="Y37" s="7"/>
+      <c r="Z37" s="7"/>
+      <c r="AA37" s="7"/>
+      <c r="AB37" s="7"/>
+      <c r="AC37" s="7"/>
+      <c r="AD37" s="7"/>
+      <c r="AE37" s="7"/>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="7"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+      <c r="X38" s="7"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="7"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="7"/>
+      <c r="AC38" s="7"/>
+      <c r="AD38" s="7"/>
+      <c r="AE38" s="7"/>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7"/>
+      <c r="R39" s="7"/>
+      <c r="S39" s="7"/>
+      <c r="T39" s="7"/>
+      <c r="U39" s="7"/>
+      <c r="V39" s="7"/>
+      <c r="W39" s="7"/>
+      <c r="X39" s="7"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="7"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="7"/>
+      <c r="AC39" s="7"/>
+      <c r="AD39" s="7"/>
+      <c r="AE39" s="7"/>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="7"/>
+      <c r="Q40" s="7"/>
+      <c r="R40" s="7"/>
+      <c r="S40" s="7"/>
+      <c r="T40" s="7"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="7"/>
+      <c r="W40" s="7"/>
+      <c r="X40" s="7"/>
+      <c r="Y40" s="7"/>
+      <c r="Z40" s="7"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="7"/>
+      <c r="AC40" s="7"/>
+      <c r="AD40" s="7"/>
+      <c r="AE40" s="7"/>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+      <c r="P41" s="7"/>
+      <c r="Q41" s="7"/>
+      <c r="R41" s="7"/>
+      <c r="S41" s="7"/>
+      <c r="T41" s="7"/>
+      <c r="U41" s="7"/>
+      <c r="V41" s="7"/>
+      <c r="W41" s="7"/>
+      <c r="X41" s="7"/>
+      <c r="Y41" s="7"/>
+      <c r="Z41" s="7"/>
+      <c r="AA41" s="7"/>
+      <c r="AB41" s="7"/>
+      <c r="AC41" s="7"/>
+      <c r="AD41" s="7"/>
+      <c r="AE41" s="7"/>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+      <c r="P42" s="7"/>
+      <c r="Q42" s="7"/>
+      <c r="R42" s="7"/>
+      <c r="S42" s="7"/>
+      <c r="T42" s="7"/>
+      <c r="U42" s="7"/>
+      <c r="V42" s="7"/>
+      <c r="W42" s="7"/>
+      <c r="X42" s="7"/>
+      <c r="Y42" s="7"/>
+      <c r="Z42" s="7"/>
+      <c r="AA42" s="7"/>
+      <c r="AB42" s="7"/>
+      <c r="AC42" s="7"/>
+      <c r="AD42" s="7"/>
+      <c r="AE42" s="7"/>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+      <c r="P43" s="7"/>
+      <c r="Q43" s="7"/>
+      <c r="R43" s="7"/>
+      <c r="S43" s="7"/>
+      <c r="T43" s="7"/>
+      <c r="U43" s="7"/>
+      <c r="V43" s="7"/>
+      <c r="W43" s="7"/>
+      <c r="X43" s="7"/>
+      <c r="Y43" s="7"/>
+      <c r="Z43" s="7"/>
+      <c r="AA43" s="7"/>
+      <c r="AB43" s="7"/>
+      <c r="AC43" s="7"/>
+      <c r="AD43" s="7"/>
+      <c r="AE43" s="7"/>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+      <c r="P44" s="7"/>
+      <c r="Q44" s="7"/>
+      <c r="R44" s="7"/>
+      <c r="S44" s="7"/>
+      <c r="T44" s="7"/>
+      <c r="U44" s="7"/>
+      <c r="V44" s="7"/>
+      <c r="W44" s="7"/>
+      <c r="X44" s="7"/>
+      <c r="Y44" s="7"/>
+      <c r="Z44" s="7"/>
+      <c r="AA44" s="7"/>
+      <c r="AB44" s="7"/>
+      <c r="AC44" s="7"/>
+      <c r="AD44" s="7"/>
+      <c r="AE44" s="7"/>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+      <c r="P45" s="7"/>
+      <c r="Q45" s="7"/>
+      <c r="R45" s="7"/>
+      <c r="S45" s="7"/>
+      <c r="T45" s="7"/>
+      <c r="U45" s="7"/>
+      <c r="V45" s="7"/>
+      <c r="W45" s="7"/>
+      <c r="X45" s="7"/>
+      <c r="Y45" s="7"/>
+      <c r="Z45" s="7"/>
+      <c r="AA45" s="7"/>
+      <c r="AB45" s="7"/>
+      <c r="AC45" s="7"/>
+      <c r="AD45" s="7"/>
+      <c r="AE45" s="7"/>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+      <c r="P46" s="7"/>
+      <c r="Q46" s="7"/>
+      <c r="R46" s="7"/>
+      <c r="S46" s="7"/>
+      <c r="T46" s="7"/>
+      <c r="U46" s="7"/>
+      <c r="V46" s="7"/>
+      <c r="W46" s="7"/>
+      <c r="X46" s="7"/>
+      <c r="Y46" s="7"/>
+      <c r="Z46" s="7"/>
+      <c r="AA46" s="7"/>
+      <c r="AB46" s="7"/>
+      <c r="AC46" s="7"/>
+      <c r="AD46" s="7"/>
+      <c r="AE46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A4:AE4"/>
     <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="B10:AE10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AD11:AE11"/>
     <mergeCell ref="A21:AE21"/>
-    <mergeCell ref="A24:AE24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:AE37"/>
+    <mergeCell ref="A22:AE22"/>
+    <mergeCell ref="B23:AE23"/>
+    <mergeCell ref="B24:AE24"/>
+    <mergeCell ref="B25:AE25"/>
+    <mergeCell ref="B26:AE26"/>
+    <mergeCell ref="B27:AE27"/>
+    <mergeCell ref="B28:AE28"/>
+    <mergeCell ref="B29:AE29"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B31:AE31"/>
+    <mergeCell ref="B32:AE32"/>
+    <mergeCell ref="B33:AE33"/>
+    <mergeCell ref="B34:AE34"/>
+    <mergeCell ref="B35:AE35"/>
+    <mergeCell ref="B36:AE36"/>
+    <mergeCell ref="B37:AE37"/>
+    <mergeCell ref="B38:AE38"/>
+    <mergeCell ref="B39:AE39"/>
+    <mergeCell ref="B40:AE40"/>
+    <mergeCell ref="B41:AE41"/>
+    <mergeCell ref="B42:AE42"/>
+    <mergeCell ref="B43:AE43"/>
+    <mergeCell ref="B44:AE44"/>
+    <mergeCell ref="B45:AE45"/>
+    <mergeCell ref="B46:AE46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>