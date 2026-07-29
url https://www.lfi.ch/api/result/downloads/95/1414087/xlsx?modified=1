--- v0 (2026-01-23)
+++ v1 (2026-07-29)
@@ -14,391 +14,391 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>protection forest against avalanches (2022) · area of largest gap (5 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des avalanches (2022) · surface de la plus grande trouée (5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest</t>
+      <t xml:space="preserve">: forêt</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>production region</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...14 lines deleted...]
-    <t>area of largest gap (5 classes)</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des avalanches (2022)</t>
+  </si>
+  <si>
+    <t>surface de la plus grande trouée (5 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no gap (&lt;100 m2)</t>
-[...11 lines deleted...]
-    <t>very large gap (&gt;5000 m2)</t>
+    <t>pas de trouée (&lt;100 m2)</t>
+  </si>
+  <si>
+    <t>petite trouée (100-500 m2)</t>
+  </si>
+  <si>
+    <t>trouée moyenne (500-1000 m2)</t>
+  </si>
+  <si>
+    <t>grande trouée (1000-5000 m2)</t>
+  </si>
+  <si>
+    <t>très grande trouée (&gt;5000 m2)</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>inside</t>
-[...2 lines deleted...]
-    <t>outside</t>
+    <t>à l'intérieur</t>
+  </si>
+  <si>
+    <t>à l'extérieur</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414087/595918</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest plots</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest against avalanches (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Area in/outside a forest that provides protection against avalanches which the cantons designated «protective forest» according to the harmonised criteria of SilvaProtect-CH in 2022. Reference: GIS data from FOEN, 2022</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les avalanches délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area of largest gap (5 classes)</t>
+      <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Sample plots without/with gaps ≥100 m² from canopy edge to canopy edge that intersect with the interpretation area (50 × 50 m), classified according to the area of the largest gap into five classes. Reference: aerial photo interpretation</t>
+    <t>Placettes d'échantillonnage avec/sans trouées ≥100 m² d'un bord de couronne à l'autre recoupant la surface d'interprétation (50 × 50 m), classées en fonction de la surface de la plus grande trouée. Source: interprétation des photos aériennes</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest</t>
+      <t xml:space="preserve">forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Area that meets the NFI's definition of 'forest', i.e. is «a forest without shrub forest» or «a shrub forest».</t>
+    <t>Zone répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -750,52 +750,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.985" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -2093,268 +2093,268 @@
         <v>100.0</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="M40" s="6">
         <v>100.0</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:14" customHeight="1" ht="21.75">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414087/595918</t>
           </r>
         </is>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest plots</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:14" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest against avalanches (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:14" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area of largest gap (5 classes)</t>
+            <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:14" customHeight="1" ht="29">
       <c r="A51" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:14" customHeight="1" ht="29">
       <c r="A54" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest</t>
+            <t xml:space="preserve">forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:14" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:14" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>