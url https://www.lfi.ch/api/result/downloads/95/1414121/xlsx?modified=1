--- v0 (2026-09-27)
+++ v1 (2026-09-28)
@@ -14,258 +14,258 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>LFI5</t>
-[...23 lines deleted...]
-    <t>biogeografische Region</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>proportion of forest plots</t>
+  </si>
+  <si>
+    <t>protection forest against avalanches (2022) · area of largest gap (5 classes)</t>
+  </si>
+  <si>
+    <t>regional demarcation: biogeographical region</t>
+  </si>
+  <si>
+    <t>unit: %, subtotal</t>
+  </si>
+  <si>
+    <t>evaluation area: forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...20 lines deleted...]
-    <t>Fläche der grössten Lücke (5 Klassen)</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>protection forest against avalanches (2022)</t>
+  </si>
+  <si>
+    <t>area of largest gap (5 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Lücke (&lt;100 m2)</t>
-[...23 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+    <t>no gap (&lt;100 m2)</t>
+  </si>
+  <si>
+    <t>small gap 100-500 m2)</t>
+  </si>
+  <si>
+    <t>medium gap (500-1000 m2)</t>
+  </si>
+  <si>
+    <t>large gap (1000-5000 m2)</t>
+  </si>
+  <si>
+    <t>very large gap (&gt;5000 m2)</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>inside</t>
+  </si>
+  <si>
+    <t>outside</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>forest [484]
+Area that meets the NFI's definition of 'forest', i.e. is «a forest without shrub forest» or «a shrub forest».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>biogeographical region [BIOGEOC6R2005, 2586]
+Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Anteil Waldprobeflächen [326], Stk.
-Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
+    <t>proportion of forest plots [326], Stk.
+Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 14.04.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>Zwischentotal [4]</t>
+    <t>subtotal [4]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Schutzwald gegen Lawinen (2022) [LAWISPGES22, 2645]
-Fläche innerhalb/ausserhalb des Schutzwalds gegen Lawinen, den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
+    <t>protection forest against avalanches (2022) [LAWISPGES22, 2645]
+Area in/outside a forest that provides protection against avalanches which the cantons designated «protection forest» according to the harmonised criteria of SilvaProtect-CH in 2022. Reference: GIS data from FOEN, 2024</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 05:24:06</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, innerhalb, ausserhalb, Total</t>
+    <t>n/a, inside, outside, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
   </si>
   <si>
-    <t>Fläche der grössten Lücke (5 Klassen) [LBLUECKFLAKL, 1338]
-Probeflächen ohne/mit Lücken ≥100 m² von Kronenrand zu Kronenrand, die die Interpretationsfläche (50 × 50 m) anschneiden, klassiert nach der Fläche der grössten Lücke. Grundlage: Luftbildinterpretation</t>
+    <t>area of largest gap (5 classes) [LBLUECKFLAKL, 1338]
+Sample plots without/with gaps ≥100 m² from canopy edge to canopy edge that intersect with the interpretation area (50 × 50 m), classified according to the area of the largest gap into five classes. Reference: aerial photo interpretation</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 09:04:12</t>
   </si>
   <si>
-    <t>keine Angabe, keine Lücke (&lt;100 m2), kleine Lücke (100-500 m2), mittlere Lücke (500-1000 m2), grosse Lücke (1000-5000 m2), sehr grosse Lücke (&gt;5000 m2), Total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Übrige: </t>
+    <t>n/a, no gap (&lt;100 m2), small gap 100-500 m2), medium gap (500-1000 m2), large gap (1000-5000 m2), very large gap (&gt;5000 m2), total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -651,62 +651,62 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B42" sqref="B42:P70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" customWidth="true" style="0"/>
-    <col min="5" max="5" width="7" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="13" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="9" customWidth="true" style="0"/>
     <col min="14" max="14" width="9" customWidth="true" style="0"/>
-    <col min="15" max="15" width="6" customWidth="true" style="0"/>
-    <col min="16" max="16" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8" customWidth="true" style="0"/>
+    <col min="16" max="16" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>4</v>