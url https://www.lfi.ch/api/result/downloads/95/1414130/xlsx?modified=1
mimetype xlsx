--- v1 (2026-01-23)
+++ v2 (2026-06-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>IFN5</t>
   </si>
   <si>
     <t>superficie degli arbusteti</t>
   </si>
   <si>
     <t>tipo di arbusteto (foto aeree)</t>
   </si>
   <si>
@@ -316,51 +316,51 @@
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
     <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -694,51 +694,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>