--- v2 (2026-06-04)
+++ v3 (2026-07-26)
@@ -1,366 +1,366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>tipo di arbusteto (foto aeree)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>area of shrub forest</t>
+  </si>
+  <si>
+    <t>type of shrub forest (aerial photo)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: production region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: arbusteto</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>arbusteto puro</t>
-[...11 lines deleted...]
-    <t>totale</t>
+    <t>pure shrub forest</t>
+  </si>
+  <si>
+    <t>shrub forest with single trees</t>
+  </si>
+  <si>
+    <t>not shrub forest</t>
+  </si>
+  <si>
+    <t>not interpretable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414130/595961</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie degli arbusteti</t>
+      <t xml:space="preserve">area of shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #123</t>
     </r>
   </si>
   <si>
-    <t>Insieme delle superfici che corrispondono alla definizione IFN degli arbusteti.</t>
+    <t>All areas classified as shrub forest according to the NFI forest definition.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di arbusteto (foto aeree)</t>
+      <t xml:space="preserve">type of shrub forest (aerial photo)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #505</t>
     </r>
   </si>
   <si>
-    <t>Tipo di arbusteto con le forme «arbusteto puro» e «arbusteto con alberi» secondo l'interpretazione di foto aeree. Fonte: interpretazione di foto aeree.</t>
+    <t>Type of shrub forest, i.e. «pure shrub forest» or «shrub forest with trees» according to the interpretation of aerial photos. Reference: Aerial photo interpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">production region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">arbusteto</t>
+      <t xml:space="preserve">shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #828</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per più di due terzi da arbusti. Come arbusteti vengono considerati principalmente i boschi di drosa e pino mugo, ma anche i noccioleti e soprassuoli simili. Fonte: rilievo sul terreno (MID 576: Deckungsgrad Sträuchern), a volte anche interpretazione di foto aeree.</t>
+    <t>Forest that is more than two-thirds covered with shrubs. Shrub forests include Alpine alder and pine forests in particular, but also hazel forests and similar stands. Reference: Field Survey (MID 576: Deckungsgrad Sträucher), and sometimes also aerial photo interpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -694,63 +694,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1105,233 +1105,233 @@
         <v>17.2</v>
       </c>
       <c r="K18" s="6">
         <v>14</v>
       </c>
       <c r="L18" s="6">
         <v>69.2</v>
       </c>
       <c r="M18" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414130/595961</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie degli arbusteti</t>
+            <t xml:space="preserve">area of shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #123</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di arbusteto (foto aeree)</t>
+            <t xml:space="preserve">type of shrub forest (aerial photo)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #505</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">production region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">arbusteto</t>
+            <t xml:space="preserve">shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #828</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>