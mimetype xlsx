--- v4 (2026-09-07)
+++ v5 (2026-09-11)
@@ -14,75 +14,75 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>LFI5</t>
-[...23 lines deleted...]
-    <t>Kanton</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>area of shrub forest</t>
+  </si>
+  <si>
+    <t>altitude (in 400 m classes)</t>
+  </si>
+  <si>
+    <t>regional demarcation: canton</t>
+  </si>
+  <si>
+    <t>unit: 1000 ha</t>
+  </si>
+  <si>
+    <t>evaluation area: shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -116,182 +116,182 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
-    <t xml:space="preserve">1001-1400 m </t>
+    <t>1001-1400 m</t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
-    <t>Total</t>
-[...2 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>shrub forest [828]
+Forest that is more than two-thirds covered with shrubs. Shrub forests include Alpine alder and pine forests in particular, but also hazel forests and similar stands. Reference: Field Survey (MID 576: Deckungsgrad Sträucher), and sometimes also aerial photo interpretation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>canton [KTBSL, 827]
+Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Gebüschwaldfläche [123], ha
-Gesamtheit aller Flächen, die gemäss der Walddefinition des LFI als Gebüschwald gelten.</t>
+    <t>area of shrub forest [123], ha
+All areas classified as shrub forest according to the NFI forest definition.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 27.04.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Höhenlage (400-m-Klassen) [Z25KLA400, 963]
-Höhe über Meer in Klassen zu 400 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
+    <t>altitude (in 400 m classes) [Z25KLA400, 963]
+Altitude above sea level in classes of 400 m. Reference: Digital height model DHM 25 from Swisstopo</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 03:47:59</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, &gt;1800 m, 1401-1800 m, 1001-1400 m , 601-1000 m , =600 m, Total</t>
+    <t>n/a, &gt;1800 m, 1401-1800 m, 1001-1400 m, 601-1000 m , =600 m, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -676,103 +676,103 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B21" sqref="B21:BA43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="27" customWidth="true" style="0"/>
+    <col min="1" max="1" width="29" customWidth="true" style="0"/>
     <col min="2" max="2" width="9" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
     <col min="4" max="4" width="9" customWidth="true" style="0"/>
     <col min="5" max="5" width="4" customWidth="true" style="0"/>
     <col min="6" max="6" width="9" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="9" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="9" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="9" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="9" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="9" customWidth="true" style="0"/>
     <col min="17" max="17" width="4" customWidth="true" style="0"/>
     <col min="18" max="18" width="9" customWidth="true" style="0"/>
     <col min="19" max="19" width="4" customWidth="true" style="0"/>
     <col min="20" max="20" width="9" customWidth="true" style="0"/>
     <col min="21" max="21" width="4" customWidth="true" style="0"/>
     <col min="22" max="22" width="9" customWidth="true" style="0"/>
     <col min="23" max="23" width="4" customWidth="true" style="0"/>
     <col min="24" max="24" width="9" customWidth="true" style="0"/>
     <col min="25" max="25" width="4" customWidth="true" style="0"/>
     <col min="26" max="26" width="9" customWidth="true" style="0"/>
     <col min="27" max="27" width="4" customWidth="true" style="0"/>
     <col min="28" max="28" width="9" customWidth="true" style="0"/>
     <col min="29" max="29" width="4" customWidth="true" style="0"/>
     <col min="30" max="30" width="9" customWidth="true" style="0"/>
     <col min="31" max="31" width="4" customWidth="true" style="0"/>
     <col min="32" max="32" width="9" customWidth="true" style="0"/>
     <col min="33" max="33" width="4" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" customWidth="true" style="0"/>
     <col min="35" max="35" width="4" customWidth="true" style="0"/>
     <col min="36" max="36" width="9" customWidth="true" style="0"/>
     <col min="37" max="37" width="4" customWidth="true" style="0"/>
     <col min="38" max="38" width="9" customWidth="true" style="0"/>
     <col min="39" max="39" width="4" customWidth="true" style="0"/>
     <col min="40" max="40" width="9" customWidth="true" style="0"/>
     <col min="41" max="41" width="4" customWidth="true" style="0"/>
     <col min="42" max="42" width="9" customWidth="true" style="0"/>
     <col min="43" max="43" width="4" customWidth="true" style="0"/>
     <col min="44" max="44" width="9" customWidth="true" style="0"/>
     <col min="45" max="45" width="4" customWidth="true" style="0"/>
     <col min="46" max="46" width="9" customWidth="true" style="0"/>
     <col min="47" max="47" width="4" customWidth="true" style="0"/>
     <col min="48" max="48" width="9" customWidth="true" style="0"/>
     <col min="49" max="49" width="4" customWidth="true" style="0"/>
     <col min="50" max="50" width="9" customWidth="true" style="0"/>
     <col min="51" max="51" width="4" customWidth="true" style="0"/>
-    <col min="52" max="52" width="9" customWidth="true" style="0"/>
-    <col min="53" max="53" width="4" customWidth="true" style="0"/>
+    <col min="52" max="52" width="10" customWidth="true" style="0"/>
+    <col min="53" max="53" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>4</v>