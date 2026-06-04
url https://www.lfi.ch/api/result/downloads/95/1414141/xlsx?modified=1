--- v1 (2026-01-23)
+++ v2 (2026-06-04)
@@ -1,372 +1,372 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>quota (classi di 400 m)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>area of shrub forest</t>
+  </si>
+  <si>
+    <t>altitude (in 400 m classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: arbusteto</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
     <t>1001-1400 m</t>
   </si>
   <si>
-    <t>601-1000 m</t>
+    <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414141/595972</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie degli arbusteti</t>
+      <t xml:space="preserve">area of shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #123</t>
     </r>
   </si>
   <si>
-    <t>Insieme delle superfici che corrispondono alla definizione IFN degli arbusteti.</t>
+    <t>All areas classified as shrub forest according to the NFI forest definition.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">quota (classi di 400 m)</t>
+      <t xml:space="preserve">altitude (in 400 m classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Altitudine sopra il livello del mare in classi di 400 m. Fonte: modello digitale DHM 25 di Swisstopo.</t>
+    <t>Altitude above sea level in classes of 400 m. Reference: Digital height model DHM 25 from Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeographical region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">arbusteto</t>
+      <t xml:space="preserve">shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #828</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per più di due terzi da arbusti. Come arbusteti vengono considerati principalmente i boschi di drosa e pino mugo, ma anche i noccioleti e soprassuoli simili. Fonte: rilievo sul terreno (MID 576: Deckungsgrad Sträuchern), a volte anche interpretazione di foto aeree.</t>
+    <t>Forest that is more than two-thirds covered with shrubs. Shrub forests include Alpine alder and pine forests in particular, but also hazel forests and similar stands. Reference: Field Survey (MID 576: Deckungsgrad Sträucher), and sometimes also aerial photo interpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -703,63 +703,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1211,235 +1211,235 @@
         <v>17.9</v>
       </c>
       <c r="M19" s="7">
         <v>14</v>
       </c>
       <c r="N19" s="7">
         <v>69.2</v>
       </c>
       <c r="O19" s="7">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414141/595972</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie degli arbusteti</t>
+            <t xml:space="preserve">area of shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #123</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">quota (classi di 400 m)</t>
+            <t xml:space="preserve">altitude (in 400 m classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">arbusteto</t>
+            <t xml:space="preserve">shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #828</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>