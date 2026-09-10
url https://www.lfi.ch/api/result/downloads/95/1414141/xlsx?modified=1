--- v2 (2026-06-04)
+++ v3 (2026-09-10)
@@ -12,127 +12,71 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>area of shrub forest</t>
   </si>
   <si>
     <t>altitude (in 400 m classes)</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>regional demarcation: biogeographical region</t>
+  </si>
+  <si>
+    <t>unit: 1000 ha</t>
+  </si>
+  <si>
+    <t>evaluation area: shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
   </si>
   <si>
     <t>state 2018/26</t>
   </si>
   <si>
     <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
     <t>Northern Alps</t>
   </si>
   <si>
     <t>Western Central-Alps</t>
   </si>
   <si>
     <t>Eastern Central-Alps</t>
   </si>
   <si>
     <t>Southern Alps</t>
   </si>
@@ -148,301 +92,261 @@
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
     <t>1001-1400 m</t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>shrub forest [828]
+Forest that is more than two-thirds covered with shrubs. Shrub forests include Alpine alder and pine forests in particular, but also hazel forests and similar stands. Reference: Field Survey (MID 576: Deckungsgrad Sträucher), and sometimes also aerial photo interpretation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>biogeographical region [BIOGEOC6R2005, 2586]
+Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>area of shrub forest [123], ha
+All areas classified as shrub forest according to the NFI forest definition.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>altitude (in 400 m classes) [Z25KLA400, 963]
+Altitude above sea level in classes of 400 m. Reference: Digital height model DHM 25 from Swisstopo</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 03:47:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, &gt;1800 m, 1401-1800 m, 1001-1400 m, 601-1000 m , =600 m, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -707,789 +611,1071 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O36"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B21" sqref="B21:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="29" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="10" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="7">
-[...38 lines deleted...]
-      <c r="O13" s="7" t="s">
+      <c r="B13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="7">
-[...11 lines deleted...]
-      <c r="F14" s="7">
+      <c r="B14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="6">
         <v>8.1</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>21</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>5.1</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>27</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>19.1</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>14</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>9.2</v>
       </c>
-      <c r="M14" s="7">
-[...2 lines deleted...]
-      <c r="N14" s="7">
+      <c r="M14" s="6">
+        <v>19</v>
+      </c>
+      <c r="N14" s="6">
         <v>41.5</v>
       </c>
-      <c r="O14" s="7">
+      <c r="O14" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="7">
-[...11 lines deleted...]
-      <c r="F15" s="7">
+      <c r="B15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="6">
         <v>8.6</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>20</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>1.4</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>50</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>6.5</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>24</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>6.7</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="6">
         <v>23</v>
       </c>
-      <c r="N15" s="7">
+      <c r="N15" s="6">
         <v>23.3</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="7">
-[...11 lines deleted...]
-      <c r="F16" s="7">
+      <c r="B16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="6">
         <v>1.8</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="6">
         <v>45</v>
       </c>
-      <c r="H16" s="7">
-[...5 lines deleted...]
-      <c r="J16" s="7">
+      <c r="H16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="6">
         <v>0.4</v>
       </c>
-      <c r="K16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="7">
+      <c r="K16" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L16" s="6">
         <v>1.0</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="6">
         <v>58</v>
       </c>
-      <c r="N16" s="7">
+      <c r="N16" s="6">
         <v>3.1</v>
       </c>
-      <c r="O16" s="7">
+      <c r="O16" s="6">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="6">
         <v>0.4</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...26 lines deleted...]
-      <c r="L17" s="7">
+      <c r="C17" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" s="6">
         <v>0.6</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>70</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>1.0</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="7">
-[...29 lines deleted...]
-      <c r="L18" s="7">
+      <c r="B18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L18" s="6">
         <v>0.3</v>
       </c>
-      <c r="M18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="7">
+      <c r="M18" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="N18" s="6">
         <v>0.3</v>
       </c>
-      <c r="O18" s="7" t="s">
+      <c r="O18" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B19" s="6">
         <v>0.4</v>
       </c>
-      <c r="C19" s="7" t="s">
-[...8 lines deleted...]
-      <c r="F19" s="7">
+      <c r="C19" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="6">
         <v>18.5</v>
       </c>
-      <c r="G19" s="7">
+      <c r="G19" s="6">
         <v>14</v>
       </c>
-      <c r="H19" s="7">
+      <c r="H19" s="6">
         <v>6.5</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="6">
         <v>24</v>
       </c>
-      <c r="J19" s="7">
+      <c r="J19" s="6">
         <v>26.0</v>
       </c>
-      <c r="K19" s="7">
+      <c r="K19" s="6">
         <v>12</v>
       </c>
-      <c r="L19" s="7">
+      <c r="L19" s="6">
         <v>17.9</v>
       </c>
-      <c r="M19" s="7">
+      <c r="M19" s="6">
         <v>14</v>
       </c>
-      <c r="N19" s="7">
+      <c r="N19" s="6">
         <v>69.2</v>
       </c>
-      <c r="O19" s="7">
+      <c r="O19" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A20" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O20" s="3"/>
+      <c r="A20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2"/>
+      <c r="O20" s="2"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="7"/>
+      <c r="B21" s="8"/>
+      <c r="C21" s="8"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="8"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="8"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="8"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="8"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="8"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="8"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="8"/>
+      <c r="C31" s="8"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="8"/>
+      <c r="H31" s="8"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="8"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="8"/>
+      <c r="H33" s="8"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="8"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="8"/>
+      <c r="N33" s="8"/>
+      <c r="O33" s="8"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="8"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="8"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="8"/>
+      <c r="N34" s="8"/>
+      <c r="O34" s="8"/>
     </row>
     <row r="35" spans="1:15">
-      <c r="A35" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A35" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
+      <c r="N35" s="8"/>
+      <c r="O35" s="8"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="8"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="8"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="8"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
+      <c r="N36" s="8"/>
+      <c r="O36" s="8"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="8"/>
+      <c r="D37" s="8"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="8"/>
+      <c r="G37" s="8"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="8"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="8"/>
+      <c r="N37" s="8"/>
+      <c r="O37" s="8"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="8"/>
+      <c r="C38" s="8"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+      <c r="O38" s="8"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B39" s="8"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="8"/>
+      <c r="N39" s="8"/>
+      <c r="O39" s="8"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="8"/>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="8"/>
+      <c r="N40" s="8"/>
+      <c r="O40" s="8"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" s="8"/>
+      <c r="D42" s="8"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+      <c r="N42" s="8"/>
+      <c r="O42" s="8"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="8"/>
+      <c r="H43" s="8"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="8"/>
+      <c r="K43" s="8"/>
+      <c r="L43" s="8"/>
+      <c r="M43" s="8"/>
+      <c r="N43" s="8"/>
+      <c r="O43" s="8"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A20:O20"/>
-    <mergeCell ref="A23:O23"/>
-[...8 lines deleted...]
-    <mergeCell ref="A36:O36"/>
+    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>