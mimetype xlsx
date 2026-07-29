--- v0 (2026-07-29)
+++ v1 (2026-07-29)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>proportion de placettes en forêt</t>
+    <t>Anteil Waldprobeflächen</t>
   </si>
   <si>
-    <t>étages de végétation NaiS (6 classes) · surface de la plus grande trouée (5 classes)</t>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen) · Fläche der grössten Lücke (5 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>canton</t>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,305 +172,305 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>étages de végétation NaiS (6 classes)</t>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
-    <t>surface de la plus grande trouée (5 classes)</t>
+    <t>Fläche der grössten Lücke (5 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de trouée (&lt;100 m2)</t>
+    <t>keine Lücke (&lt;100 m2)</t>
   </si>
   <si>
-    <t>petite trouée (100-500 m2)</t>
+    <t>kleine Lücke (100-500 m2)</t>
   </si>
   <si>
-    <t>trouée moyenne (500-1000 m2)</t>
+    <t>mittlere Lücke (500-1000 m2)</t>
   </si>
   <si>
-    <t>grande trouée (1000-5000 m2)</t>
+    <t>grosse Lücke (1000-5000 m2)</t>
   </si>
   <si>
-    <t>très grande trouée (&gt;5000 m2)</t>
+    <t>sehr grosse Lücke (&gt;5000 m2)</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
+    <t>hochmontan</t>
   </si>
   <si>
-    <t>montagnard inférieur et supérieur</t>
+    <t>unter- und obermontan</t>
   </si>
   <si>
-    <t>submontagnard</t>
+    <t>submontan</t>
   </si>
   <si>
-    <t>hyperinsubrique et collinéen</t>
+    <t>hyperinsubrisch und kollin</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414143/595974</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion de placettes en forêt</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
+      <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Placettes d'échantillonnage avec/sans trouées ≥100 m² d'un bord de couronne à l'autre recoupant la surface d'interprétation (50 × 50 m), classées en fonction de la surface de la plus grande trouée. Source: interprétation des photos aériennes</t>
+    <t>Probeflächen ohne/mit Lücken ≥100 m² von Kronenrand zu Kronenrand, die die Interpretationsfläche (50 × 50 m) anschneiden, klassiert nach der Fläche der grössten Lücke. Grundlage: Luftbildinterpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -822,52 +822,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -10349,51 +10349,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ68" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA68" s="6">
         <v>100.0</v>
       </c>
       <c r="BB68" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="69" spans="1:54" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414143/595974</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
@@ -10431,226 +10431,226 @@
       <c r="AR69" s="3"/>
       <c r="AS69" s="3"/>
       <c r="AT69" s="3"/>
       <c r="AU69" s="3"/>
       <c r="AV69" s="3"/>
       <c r="AW69" s="3"/>
       <c r="AX69" s="3"/>
       <c r="AY69" s="3"/>
       <c r="AZ69" s="3"/>
       <c r="BA69" s="3"/>
       <c r="BB69" s="3"/>
     </row>
     <row r="72" spans="1:54">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion de placettes en forêt</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:54" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:54" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="78" spans="1:54">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
+            <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:54" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="81" spans="1:54">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:54" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="84" spans="1:54">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:54" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="87" spans="1:54">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:54" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>