--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,406 +14,406 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>étages de végétation NaiS (6 classes) · surface de la plus grande trouée (5 classes)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>proportion of forest plots</t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 6 classes) · area of largest gap (5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt IFN4/IFN5</t>
+      <t xml:space="preserve">: forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...29 lines deleted...]
-    <t>surface de la plus grande trouée (5 classes)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+  </si>
+  <si>
+    <t>area of largest gap (5 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de trouée (&lt;100 m2)</t>
-[...11 lines deleted...]
-    <t>très grande trouée (&gt;5000 m2)</t>
+    <t>no gap (&lt;100 m2)</t>
+  </si>
+  <si>
+    <t>small gap 100-500 m2)</t>
+  </si>
+  <si>
+    <t>medium gap (500-1000 m2)</t>
+  </si>
+  <si>
+    <t>large gap (1000-5000 m2)</t>
+  </si>
+  <si>
+    <t>very large gap (&gt;5000 m2)</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
-[...14 lines deleted...]
-    <t>hyperinsubrique et collinéen</t>
+    <t>upper subalpine</t>
+  </si>
+  <si>
+    <t>subalpine</t>
+  </si>
+  <si>
+    <t>high-montane</t>
+  </si>
+  <si>
+    <t>lower and upper montane</t>
+  </si>
+  <si>
+    <t>submontane</t>
+  </si>
+  <si>
+    <t>hyperinsubric and colline</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414169/596000</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion de placettes en forêt</t>
+      <t xml:space="preserve">proportion of forest plots</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
+    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
+      <t xml:space="preserve">area of largest gap (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Placettes d'échantillonnage avec/sans trouées ≥100 m² d'un bord de couronne à l'autre recoupant la surface d'interprétation (50 × 50 m), classées en fonction de la surface de la plus grande trouée. Source: interprétation des photos aériennes</t>
+    <t>Sample plots without/with gaps ≥100 m² from canopy edge to canopy edge that intersect with the interpretation area (50 × 50 m), classified according to the area of the largest gap into five classes. Reference: aerial photo interpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt IFN4/IFN5</t>
+      <t xml:space="preserve">forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026).</t>
+    <t>Area that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,52 +765,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3642,270 +3642,270 @@
         <v>100.0</v>
       </c>
       <c r="N68" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O68" s="6">
         <v>100.0</v>
       </c>
       <c r="P68" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414169/596000</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
       <c r="M69" s="3"/>
       <c r="N69" s="3"/>
       <c r="O69" s="3"/>
       <c r="P69" s="3"/>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion de placettes en forêt</t>
+            <t xml:space="preserve">proportion of forest plots</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
+            <t xml:space="preserve">area of largest gap (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:16" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:16" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt IFN4/IFN5</t>
+            <t xml:space="preserve">forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>