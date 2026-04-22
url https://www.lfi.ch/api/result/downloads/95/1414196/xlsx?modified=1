--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,406 +14,406 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>étages de végétation NaiS (6 classes) · surface de la plus grande trouée (5 classes)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>proportion of forest plots</t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 6 classes) · area of largest gap (5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: région biogéographique</t>
+      <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, sous-total</t>
+      <t xml:space="preserve">: %, subtotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible IFN4/IFN5</t>
+      <t xml:space="preserve">: accessible forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>région biogéographique</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>nord des Alpes</t>
-[...17 lines deleted...]
-    <t>surface de la plus grande trouée (5 classes)</t>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+  </si>
+  <si>
+    <t>area of largest gap (5 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de trouée (&lt;100 m2)</t>
-[...11 lines deleted...]
-    <t>très grande trouée (&gt;5000 m2)</t>
+    <t>no gap (&lt;100 m2)</t>
+  </si>
+  <si>
+    <t>small gap 100-500 m2)</t>
+  </si>
+  <si>
+    <t>medium gap (500-1000 m2)</t>
+  </si>
+  <si>
+    <t>large gap (1000-5000 m2)</t>
+  </si>
+  <si>
+    <t>very large gap (&gt;5000 m2)</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
-[...14 lines deleted...]
-    <t>hyperinsubrique et collinéen</t>
+    <t>upper subalpine</t>
+  </si>
+  <si>
+    <t>subalpine</t>
+  </si>
+  <si>
+    <t>high-montane</t>
+  </si>
+  <si>
+    <t>lower and upper montane</t>
+  </si>
+  <si>
+    <t>submontane</t>
+  </si>
+  <si>
+    <t>hyperinsubric and colline</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414196/596027</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion de placettes en forêt</t>
+      <t xml:space="preserve">proportion of forest plots</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
+    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
+      <t xml:space="preserve">area of largest gap (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Placettes d'échantillonnage avec/sans trouées ≥100 m² d'un bord de couronne à l'autre recoupant la surface d'interprétation (50 × 50 m), classées en fonction de la surface de la plus grande trouée. Source: interprétation des photos aériennes</t>
+    <t>Sample plots without/with gaps ≥100 m² from canopy edge to canopy edge that intersect with the interpretation area (50 × 50 m), classified according to the area of the largest gap into five classes. Reference: aerial photo interpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région biogéographique</t>
+      <t xml:space="preserve">biogeographical region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2608</t>
     </r>
   </si>
   <si>
-    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026), et atteignable à pied.</t>
+    <t>Area accessible on foot that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,52 +765,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3642,270 +3642,270 @@
         <v>100.0</v>
       </c>
       <c r="N68" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O68" s="6">
         <v>100.0</v>
       </c>
       <c r="P68" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414196/596027</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
       <c r="M69" s="3"/>
       <c r="N69" s="3"/>
       <c r="O69" s="3"/>
       <c r="P69" s="3"/>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion de placettes en forêt</t>
+            <t xml:space="preserve">proportion of forest plots</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
+            <t xml:space="preserve">area of largest gap (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:16" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région biogéographique</t>
+            <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:16" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2608</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>