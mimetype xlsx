--- v1 (2026-04-22)
+++ v2 (2026-07-26)
@@ -14,406 +14,406 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 6 classes) · area of largest gap (5 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen) · Fläche der grössten Lücke (5 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotal</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest NFI4/NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>biogeographical region</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...20 lines deleted...]
-    <t>area of largest gap (5 classes)</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+  </si>
+  <si>
+    <t>Fläche der grössten Lücke (5 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no gap (&lt;100 m2)</t>
-[...32 lines deleted...]
-    <t>hyperinsubric and colline</t>
+    <t>keine Lücke (&lt;100 m2)</t>
+  </si>
+  <si>
+    <t>kleine Lücke (100-500 m2)</t>
+  </si>
+  <si>
+    <t>mittlere Lücke (500-1000 m2)</t>
+  </si>
+  <si>
+    <t>grosse Lücke (1000-5000 m2)</t>
+  </si>
+  <si>
+    <t>sehr grosse Lücke (&gt;5000 m2)</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>obersubalpin</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414196/596027</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest plots</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area of largest gap (5 classes)</t>
+      <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Sample plots without/with gaps ≥100 m² from canopy edge to canopy edge that intersect with the interpretation area (50 × 50 m), classified according to the area of the largest gap into five classes. Reference: aerial photo interpretation</t>
+    <t>Probeflächen ohne/mit Lücken ≥100 m² von Kronenrand zu Kronenrand, die die Interpretationsfläche (50 × 50 m) anschneiden, klassiert nach der Fläche der grössten Lücke. Grundlage: Luftbildinterpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2608</t>
     </r>
   </si>
   <si>
-    <t>Area accessible on foot that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
+    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war) und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,52 +765,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3642,270 +3642,270 @@
         <v>100.0</v>
       </c>
       <c r="N68" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O68" s="6">
         <v>100.0</v>
       </c>
       <c r="P68" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414196/596027</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
       <c r="M69" s="3"/>
       <c r="N69" s="3"/>
       <c r="O69" s="3"/>
       <c r="P69" s="3"/>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest plots</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area of largest gap (5 classes)</t>
+            <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:16" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:16" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2608</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>