--- v0 (2026-01-10)
+++ v1 (2026-09-30)
@@ -1,439 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...81 lines deleted...]
-    <t>biogeographical region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>masse des aiguilles/feuilles des arbres vifs</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
+  </si>
+  <si>
+    <t>découpage régional: région biogéographique</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...5 lines deleted...]
-    <t>indeterminable</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région biogéographique [BIOGEOC6R2005, 2586]
+Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>masse des aiguilles/feuilles des arbres vifs [49], kg
+Poids sec (masse) des aiguilles et des feuilles des arbres et arbustes vifs d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>résineux et feuillus [LBHNDH, 96]
+Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 28.03.2024 08:46:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, résineux, feuillus, indéterminable, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +604,1051 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6">
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="6">
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="C14" s="5">
         <v>1.1</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>74.7</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>1.2</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>87.3</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>0.7</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>92.5</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>1.1</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>95.099999999999994</v>
+      </c>
+      <c r="K14" s="5">
         <v>0.7</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>62.6</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>2.5</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>82.40000000000001</v>
+      </c>
+      <c r="O14" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>22.9</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>1.1</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>25.3</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>1.2</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>12.7</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>0.7</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>7.5</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>1.1</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>4.9</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>0.7</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>37.4</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>2.5</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>17.6</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.0</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="6">
+      <c r="C16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="5">
         <v>0.0</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="6">
+      <c r="E16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="5">
         <v>0.0</v>
       </c>
-      <c r="G16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="6">
+      <c r="G16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="5">
         <v>0.0</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="6">
+      <c r="I16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="5">
         <v>0.0</v>
       </c>
-      <c r="K16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="6">
+      <c r="K16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L16" s="5">
         <v>0.0</v>
       </c>
-      <c r="M16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="6">
+      <c r="M16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N16" s="5">
         <v>0.0</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>100.0</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="6">
+      <c r="C17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="5">
         <v>100.0</v>
       </c>
-      <c r="E17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6">
+      <c r="E17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="5">
         <v>100.0</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="6">
+      <c r="G17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="5">
         <v>100.0</v>
       </c>
-      <c r="I17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6">
+      <c r="I17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="5">
         <v>100.0</v>
       </c>
-      <c r="K17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="6">
+      <c r="K17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" s="5">
         <v>100.0</v>
       </c>
-      <c r="M17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="6">
+      <c r="M17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="5">
         <v>100.0</v>
       </c>
-      <c r="O17" s="6" t="s">
+      <c r="O17" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>