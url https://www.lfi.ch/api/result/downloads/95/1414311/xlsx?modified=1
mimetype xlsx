--- v1 (2026-01-23)
+++ v2 (2026-07-12)
@@ -17,394 +17,394 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>area basimetrica del legno morto</t>
-[...2 lines deleted...]
-    <t>legno morto: consistenza del legno (5 classi) · legno morto: copertura della corteccia (3 classi)</t>
+    <t>surface terrière du bois mort</t>
+  </si>
+  <si>
+    <t>bois mort: résistance du bois (5 classes) · bois mort: recouvrement par de l'écorce (3 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>legno morto: copertura della corteccia (3 classi)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>bois mort: résistance du bois (5 classes)</t>
+  </si>
+  <si>
+    <t>bois mort: recouvrement par de l'écorce (3 classes)</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>0-30%</t>
   </si>
   <si>
     <t>31-60%</t>
   </si>
   <si>
     <t>&gt;60%</t>
   </si>
   <si>
-    <t>totale</t>
-[...14 lines deleted...]
-    <t>legno putrefatto e inconsistente</t>
+    <t>total</t>
+  </si>
+  <si>
+    <t>bois frais</t>
+  </si>
+  <si>
+    <t>bois dur</t>
+  </si>
+  <si>
+    <t>bois pourri</t>
+  </si>
+  <si>
+    <t>bois en décomposition</t>
+  </si>
+  <si>
+    <t>bois vermoulu</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414311/596142</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area basimetrica del legno morto</t>
+      <t xml:space="preserve">surface terrière du bois mort</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #171</t>
     </r>
   </si>
   <si>
-    <t>Somma delle sezioni trasversali a 1,3 m di altezza (punto di misurazione del diametro a petto d'uomo [DPU]) degli alberi e degli arbusti morti (in piedi e a terra) con un DPU di almeno 12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur (point de mesure du diamètre à hauteur de poitrine [DHP]) des arbres et arbustes morts (sur pied et à terre) d'au moins 12 cm de DHP.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">legno morto: consistenza del legno (5 classi)</t>
+      <t xml:space="preserve">bois mort: résistance du bois (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #868</t>
     </r>
   </si>
   <si>
-    <t>Stadio di decomposizione del legno degli alberi e arbusti morti (in piedi e a terra) a partire da 12 cm di diametro a petto d'uomo (DPU), in cinque classi. Fonte: rilievo sul terreno (MID 419: Totholz - Festigkeit)</t>
+    <t>Stade de décomposition d'arbres et arbustes morts (sur pied et à terre) à partir de 12 cm de diamètre à hauteur de poitrine (DHP), en cinq classes. Source: relevé de terrain (MID 419: Totholz - Festigkeit)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">legno morto: copertura della corteccia (3 classi)</t>
+      <t xml:space="preserve">bois mort: recouvrement par de l'écorce (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1307</t>
     </r>
   </si>
   <si>
-    <t>Percentuale di copertura della corteccia su alberi e arbusti morti (in piedi e a terra) a partire da 12 cm di diametro a petto d'uomo (DPU), in tre classi. Fonte: rilievo sul terreno (MID 418: Totholz - Rindendeckung)</t>
+    <t>Proportion de d'écorce sur les arbres et arbustes morts (sur pied et à terre) à partir de 12 cm de diamètre à hauteur de poitrine (DHP) en trois classes. Source: relevé de terrain (MID 418: Totholz - Rindendeckung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -756,52 +756,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="56.415" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="61.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="51.702" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2623,270 +2623,270 @@
         <v>4.0</v>
       </c>
       <c r="N47" s="6">
         <v>8</v>
       </c>
       <c r="O47" s="6">
         <v>3.4</v>
       </c>
       <c r="P47" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="21.75">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414311/596142</t>
           </r>
         </is>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="3"/>
       <c r="P48" s="3"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area basimetrica del legno morto</t>
+            <t xml:space="preserve">surface terrière du bois mort</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #171</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">legno morto: consistenza del legno (5 classi)</t>
+            <t xml:space="preserve">bois mort: résistance du bois (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #868</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:16" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">legno morto: copertura della corteccia (3 classi)</t>
+            <t xml:space="preserve">bois mort: recouvrement par de l'écorce (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1307</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="29">
       <c r="A67" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>