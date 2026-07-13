--- v0 (2025-12-08)
+++ v1 (2026-07-13)
@@ -14,394 +14,394 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>deadwood: mechanical strength of wood (5 classes) · deadwood: bark cover (3 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface terrière du bois mort</t>
+  </si>
+  <si>
+    <t>bois mort: résistance du bois (5 classes) · bois mort: recouvrement par de l'écorce (3 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>production region</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...14 lines deleted...]
-    <t>deadwood: bark cover (3 classes)</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>bois mort: résistance du bois (5 classes)</t>
+  </si>
+  <si>
+    <t>bois mort: recouvrement par de l'écorce (3 classes)</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>0-30%</t>
   </si>
   <si>
     <t>31-60%</t>
   </si>
   <si>
     <t>&gt;60%</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>fresh wood</t>
-[...11 lines deleted...]
-    <t>mull wood</t>
+    <t>bois frais</t>
+  </si>
+  <si>
+    <t>bois dur</t>
+  </si>
+  <si>
+    <t>bois pourri</t>
+  </si>
+  <si>
+    <t>bois en décomposition</t>
+  </si>
+  <si>
+    <t>bois vermoulu</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414317/596148</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">basal area of deadwood</t>
+      <t xml:space="preserve">surface terrière du bois mort</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #171</t>
     </r>
   </si>
   <si>
-    <t>Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of all dead trees and shrubs (standing and lying) with a dbh ≥12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur (point de mesure du diamètre à hauteur de poitrine [DHP]) des arbres et arbustes morts (sur pied et à terre) d'au moins 12 cm de DHP.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">deadwood: mechanical strength of wood (5 classes)</t>
+      <t xml:space="preserve">bois mort: résistance du bois (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #868</t>
     </r>
   </si>
   <si>
-    <t>Stage of decay of wood in dead trees and shrubs (standing and lying) ≥12 cm in diameter at breast height (dbh) – in five classes. Reference: Field Survey (MID 419: Totholz - Festigkeit)</t>
+    <t>Stade de décomposition d'arbres et arbustes morts (sur pied et à terre) à partir de 12 cm de diamètre à hauteur de poitrine (DHP), en cinq classes. Source: relevé de terrain (MID 419: Totholz - Festigkeit)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">deadwood: bark cover (3 classes)</t>
+      <t xml:space="preserve">bois mort: recouvrement par de l'écorce (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1307</t>
     </r>
   </si>
   <si>
-    <t>Proportion of bark cover on dead trees and shrubs (standing and lying) ≥12 cm in diameter at breast height (dbh) – in three classes. Reference: Field Survey (MID 418: Totholz - Rindendeckung)</t>
+    <t>Proportion de d'écorce sur les arbres et arbustes morts (sur pied et à terre) à partir de 12 cm de diamètre à hauteur de poitrine (DHP) en trois classes. Source: relevé de terrain (MID 418: Totholz - Rindendeckung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -753,52 +753,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="61.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="51.702" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -2396,268 +2396,268 @@
         <v>3.8</v>
       </c>
       <c r="L47" s="6">
         <v>8</v>
       </c>
       <c r="M47" s="6">
         <v>3.3</v>
       </c>
       <c r="N47" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:14" customHeight="1" ht="21.75">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414317/596148</t>
           </r>
         </is>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">basal area of deadwood</t>
+            <t xml:space="preserve">surface terrière du bois mort</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #171</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:14" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">deadwood: mechanical strength of wood (5 classes)</t>
+            <t xml:space="preserve">bois mort: résistance du bois (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #868</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:14" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">deadwood: bark cover (3 classes)</t>
+            <t xml:space="preserve">bois mort: recouvrement par de l'écorce (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1307</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:14" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:14" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:14" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:14" customHeight="1" ht="29">
       <c r="A67" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>