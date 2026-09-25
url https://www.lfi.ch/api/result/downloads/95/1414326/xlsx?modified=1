--- v1 (2026-07-28)
+++ v2 (2026-09-25)
@@ -1,442 +1,352 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
-[...81 lines deleted...]
-    <t>région biogéographique</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>proportion of forest edge</t>
+  </si>
+  <si>
+    <t>width of shrub belt</t>
+  </si>
+  <si>
+    <t>regional demarcation: biogeographical region</t>
+  </si>
+  <si>
+    <t>unit: %, column total</t>
+  </si>
+  <si>
+    <t>evaluation area: forest edge up to the montane vegetation belt NFI4/NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>nord des Alpes</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de cordon de buissons</t>
+    <t>no shrub belt</t>
   </si>
   <si>
     <t>&lt;2 m</t>
   </si>
   <si>
     <t>2.1- 4.0 m</t>
   </si>
   <si>
     <t>&gt;4 m</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>© WSL, Swiss National Forest Inventory, 21.06.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>forest edge up to the montane vegetation belt NFI4/NFI5 [2676]
+Forest edge in the NaiS altitudinal vegetation belts: «hyperinsubric», «colline», «colline with beech», «submontane», «lower montane», «upper montane», «lower/upper montane» and «high montane», which was recorded during the two inventories NFI4 and NFI5. Reference: Field Survey (MID 29: Waldrandbeschreibung)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>biogeographical region [BIOGEOC6R2005, 2586]
+Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>proportion of forest edge [124], Stk.
+Proportion of the forest edge with a certain characteristic (e.g. structural diversity, diversity of woody species or forest edge structure) in the total forest edge. The forest edge is the border or transition area between the vegetation form of forest and other elements of the landscape.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>column total [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>width of shrub belt [STRABRKL, 1088]
+Width of the shrub belt, i.e. that part of the forest edge which lies between the forest mantle and the herbaceous fringe and consists of woody plants (in NFI such plants ≤12 cm in diameter at breast height (dbh), excluding dwarf shrubs). Reference: Field Survey (MID 39: Strauchgürtelbreite)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:38:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, no shrub belt, &lt;2 m, 2.1- 4.0 m, &gt;4 m, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -697,746 +607,1098 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O35"/>
+  <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B20" sqref="B20:O44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>41.1</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>6.2</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>30.1</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>3.7</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>45.6</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>3.8</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>42.3</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>11.4</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>58.6</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>9.5</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>53.7</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>11.4</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>40.8</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>12.5</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>4.2</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>17.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>3.1</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>11.9</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>2.6</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>15.7</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>8.4</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>15.3</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>7.0</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>10.7</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>7.1</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>14.2</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>1.7</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>15.4</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>4.5</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>34.5</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>3.9</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>22.7</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>3.3</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>20.9</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>9.3</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>7.3</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>5.0</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>14.4</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>7.7</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>24.2</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>2.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>30.9</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>5.8</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>17.8</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>3.1</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>19.8</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>3.0</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>21.0</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>9.3</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>18.8</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>7.6</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>21.3</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>9.5</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>20.8</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>1.9</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>100.0</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>100.0</v>
       </c>
-      <c r="E18" s="6" t="s">
+      <c r="E18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>100.0</v>
       </c>
-      <c r="G18" s="6" t="s">
+      <c r="G18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>100.0</v>
       </c>
-      <c r="I18" s="6" t="s">
+      <c r="I18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>100.0</v>
       </c>
-      <c r="K18" s="6" t="s">
+      <c r="K18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>100.0</v>
       </c>
-      <c r="M18" s="6" t="s">
+      <c r="M18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>100.0</v>
       </c>
-      <c r="O18" s="6" t="s">
+      <c r="O18" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A19" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O19" s="3"/>
+      <c r="A19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="2"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A19:O19"/>
-    <mergeCell ref="A22:O22"/>
-[...8 lines deleted...]
-    <mergeCell ref="A35:O35"/>
+    <mergeCell ref="A20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:O43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:O44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>