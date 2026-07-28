--- v0 (2025-12-08)
+++ v1 (2026-07-28)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>width of shrub belt</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de lisière</t>
+  </si>
+  <si>
+    <t>largeur du cordon de buissons</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forest edge up to the montane vegetation belt NFI4/NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: lisière jusqu'à l'étage montagnard, IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no shrub belt</t>
+    <t>pas de cordon de buissons</t>
   </si>
   <si>
     <t>&lt;2 m</t>
   </si>
   <si>
     <t>2.1- 4.0 m</t>
   </si>
   <si>
     <t>&gt;4 m</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 21.06.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 21.06.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414326/596157</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest edge</t>
+      <t xml:space="preserve">proportion de lisière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Proportion of the forest edge with a certain characteristic (e.g. structural diversity, diversity of woody species or forest edge structure) in the total forest edge. The forest edge is the border or transition area between the vegetation form of forest and other elements of the landscape.</t>
+    <t>Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">width of shrub belt</t>
+      <t xml:space="preserve">largeur du cordon de buissons</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1088</t>
     </r>
   </si>
   <si>
-    <t>Width of the shrub belt, i.e. that part of the forest edge which lies between the forest mantle and the herbaceous fringe and consists of woody plants (in NFI such plants ≤12 cm in diameter at breast height (dbh), excluding dwarf shrubs). Reference: Field Survey (MID 39: Strauchgürtelbreite)</t>
+    <t>Largeur du cordon de buissons, c'est-à-dire de la partie de la lisière située entre le manteau forestier et l'ourlet herbeux et constituée de plantes ligneuses (dans l'IFN, telles que celles d'un diamètre à hauteur de poitrine [DHP] inférieur à 12 cm, sans les arbustes nains). Source: relevé de terrain (MID 39: Strauchgürtelbreite)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest edge up to the montane vegetation belt NFI4/NFI5</t>
+      <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2676</t>
     </r>
   </si>
   <si>
-    <t>Forest edge in the NaiS altitudinal vegetation belts: «hyperinsubric», «colline», «colline with beech», «submontane», «lower montane», «upper montane», «lower/upper montane» and «high montane», which was recorded during the two inventories NFI4 and NFI5. Reference: Field Survey (MID 29: Waldrandbeschreibung)</t>
+    <t>Lisière aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur, qui a été recensée lors des deux inventaires IFN4 et IFN5. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1158,235 +1158,235 @@
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="6">
         <v>100.0</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 21.06.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 21.06.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414326/596157</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest edge</t>
+            <t xml:space="preserve">proportion de lisière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">width of shrub belt</t>
+            <t xml:space="preserve">largeur du cordon de buissons</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1088</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest edge up to the montane vegetation belt NFI4/NFI5</t>
+            <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2676</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>