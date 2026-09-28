--- v1 (2026-01-23)
+++ v2 (2026-09-28)
@@ -1,439 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...102 lines deleted...]
-    <t>Svizzera</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>proportion of forest edge</t>
+  </si>
+  <si>
+    <t>ecotone value</t>
+  </si>
+  <si>
+    <t>regional demarcation: protection forest region</t>
+  </si>
+  <si>
+    <t>unit: %, column total</t>
+  </si>
+  <si>
+    <t>evaluation area: forest edge up to the montane vegetation belt NFI2-NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>debole</t>
-[...179 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>low</t>
+  </si>
+  <si>
+    <t>medium</t>
+  </si>
+  <si>
+    <t>high</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>forest edge up to the montane vegetation belt NFI2-NFI5 [2675]
+Forest edge in the NaiS altitudinal vegetation belts «hyperinsubric», «colline», «colline with beech», «submontane», «lower montane», «upper montane», «lower/upper montane» and «high montane», which was recorded during the four Inventories NFI2, NFI3, NFI4 and NFI5. Reference: Field Survey (MID 29: Waldrandbeschreibung)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>protection forest region [SCHUREG, 829]
+Demarcation of Switzerland used in NFI for protection forest analyses. The six protection forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>proportion of forest edge [124], Stk.
+Proportion of the forest edge with a certain characteristic (e.g. structural diversity, diversity of woody species or forest edge structure) in the total forest edge. The forest edge is the border or transition area between the vegetation form of forest and other elements of the landscape.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>column total [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>ecotone value [OEKOLFI2KLA, 1284]
+Ecological value of the forest edge as a habitat for animals and plants, classified into three classes according to the structural diversity and diversity of woody species along the forest edge. Reference: Field Survey (various attributes)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 09:28:20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, low, medium, high, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +604,1051 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>12.6</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>2.6</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>30.9</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>5.0</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>18.3</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>4.8</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>23.8</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>10.4</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>24.0</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>9.4</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>15.3</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>10.0</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>19.1</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>2.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>49.8</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>3.8</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>42.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>5.4</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>55.4</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>6.2</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>23.6</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>10.3</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>55.9</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>11.1</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>53.8</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>13.9</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>48.4</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>2.6</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>37.6</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>3.7</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>26.4</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>4.8</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>26.3</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>5.5</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>52.7</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>12.1</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>20.0</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>9.0</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>30.9</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>12.9</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>32.5</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>2.4</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>100.0</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>100.0</v>
       </c>
-      <c r="E17" s="6" t="s">
+      <c r="E17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>100.0</v>
       </c>
-      <c r="G17" s="6" t="s">
+      <c r="G17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>100.0</v>
       </c>
-      <c r="I17" s="6" t="s">
+      <c r="I17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>100.0</v>
       </c>
-      <c r="K17" s="6" t="s">
+      <c r="K17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>100.0</v>
       </c>
-      <c r="M17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>100.0</v>
       </c>
-      <c r="O17" s="6" t="s">
+      <c r="O17" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="D20:O20"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="D21:O21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="D22:O22"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="D23:O23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="D24:O24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D25:O25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="D26:O26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="D27:O27"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="D28:O28"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="D29:O29"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="D30:O30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="D31:O31"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="D32:O32"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="D33:O33"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="D34:O34"/>
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="D35:O35"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="D36:O36"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="D37:O37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="D38:O38"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="D39:O39"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="D40:O40"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="D41:O41"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="D42:O42"/>
+    <mergeCell ref="A43:C43"/>
+    <mergeCell ref="D43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>