--- v1 (2026-01-23)
+++ v2 (2026-07-30)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>valore quale ecotono</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldrandanteil</t>
+  </si>
+  <si>
+    <t>Ökotonwert</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: margine boschivo fino alla fascia montana</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Waldrand bis montane Stufe</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>debole</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>gering</t>
+  </si>
+  <si>
+    <t>mittel</t>
+  </si>
+  <si>
+    <t>hoch</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414347/596178</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione del margine boschivo</t>
+      <t xml:space="preserve">Waldrandanteil</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di margine boschivo che presenta una certa caratteristica (ad es. diversità strutturale, diversità delle specie legnose, struttura del margine boschivo) rispetto al margine boschivo totale. Il margine boschivo è definito come la zona di transizione o limite tra il bosco ed altri elementi del paesaggio.</t>
+    <t>Anteil des Waldrandes mit einer bestimmten Eigenschaft (z.B. Strukturvielfalt, Gehölzartenvielfalt, Waldrandaufbau) am gesamten Waldrand. Dabei ist der Waldrand der Grenz- oder Übergangsbereich zwischen der Vegetationsform Wald und anderen Elementen der Landschaft.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">valore quale ecotono</t>
+      <t xml:space="preserve">Ökotonwert</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1284</t>
     </r>
   </si>
   <si>
-    <t>Valore ecologico del margine boschivo come ambiente vitale per animali e piante in tre classi, derivato dalla diversità strutturale e dalla diversità in specie legnose del margine boschivo. Fonte: rilievo sul terreno (diversi attributi)</t>
+    <t>Ökologischer Wert des Waldrandes als Lebensraum für Tiere und Pflanzen in drei Klassen, abgeleitet aus der Strukturvielfalt und der Gehölzartenvielfalt am Waldrand. Grundlage: Feldaufnahme (diverse Merkmale)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">margine boschivo fino alla fascia montana</t>
+      <t xml:space="preserve">Waldrand bis montane Stufe</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2677</t>
     </r>
   </si>
   <si>
-    <t>Margine boschivo nelle fasce vegetazionali NaiS iperinsubrica, collinare, collinare con faggio, submontana, montana inferiore, montana superiore, montana inferiore/superiore ed altimontana. Fonte: rilievo sul terreno (MID 29: Waldrandbeschreibung)</t>
+    <t>Waldrand in den NaiS-Vegetationshöhenstufen hyperinsubrisch, kollin, kollin mit Buche, submontan, untermontan, obermontan, unter-/obermontan und hochmontan. Grundlage: Feldaufnahme (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1061,233 +1061,233 @@
         <v>100.0</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="6">
         <v>100.0</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414347/596178</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione del margine boschivo</t>
+            <t xml:space="preserve">Waldrandanteil</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">valore quale ecotono</t>
+            <t xml:space="preserve">Ökotonwert</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1284</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">margine boschivo fino alla fascia montana</t>
+            <t xml:space="preserve">Waldrand bis montane Stufe</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2677</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>