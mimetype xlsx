--- v0 (2025-12-08)
+++ v1 (2026-04-22)
@@ -14,395 +14,395 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>NFI4–NFI5</t>
-[...5 lines deleted...]
-    <t>reason for sanitary/salvage felling</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>exploitations forcées</t>
+  </si>
+  <si>
+    <t>cause de l'exploitation forcée</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 m³/yr</t>
+      <t xml:space="preserve">: 1000 m³/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>change 2009/17–2018/26</t>
-[...50 lines deleted...]
-    <t>1000 m³/yr</t>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>1000 m³/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>insects</t>
-[...8 lines deleted...]
-    <t>snow load</t>
+    <t>insectes</t>
+  </si>
+  <si>
+    <t>champignons</t>
+  </si>
+  <si>
+    <t>vent</t>
+  </si>
+  <si>
+    <t>poids de la neige lourde</t>
   </si>
   <si>
     <t>avalanche</t>
   </si>
   <si>
-    <t>debris flow, landslide</t>
-[...14 lines deleted...]
-    <t>other loss of vitality</t>
+    <t>lave torrentielle, glissement de terrain</t>
+  </si>
+  <si>
+    <t>crue</t>
+  </si>
+  <si>
+    <t>incendie</t>
+  </si>
+  <si>
+    <t>autres causes</t>
+  </si>
+  <si>
+    <t>perte de vitalité due à la sécheresse</t>
+  </si>
+  <si>
+    <t>autres pertes de vitalité</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1415463/597418</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">sanitary/salvage fellings</t>
+      <t xml:space="preserve">exploitations forcées</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #423</t>
     </r>
   </si>
   <si>
-    <t>Volume of stemwood with bark of all trees and shrubs ≥12 cm diameter at breast height (dbh) that were removed from the forest because of damage that occurred between two inventories rather than due to silvicultural planning. The characteristic is derived at the sample plot level from the fellings of the tally trees and the proportion of sanitary/salvage fellings (according to information from the foresters).</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), exploités entre deux inventaires non pas dans le cadre d'une planification sylvicole, mais suite à des dommages. Cette caractéristique est déduite à l'échelle de la placette d'échantillonnage à partir de l'exploitation des arbres d'échantillonnage et de la part d'exploitations forcées (selon les informations des services forestiers).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reason for sanitary/salvage felling</t>
+      <t xml:space="preserve">cause de l'exploitation forcée</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2695</t>
     </r>
   </si>
   <si>
-    <t>Main reason for sanitary/salvage felling. Reference: Forest Service Survey (MID 345: Ursache der Zwangsnutzung)</t>
+    <t>Cause prépondérante de l'exploitation forcée. Source: enquête auprès des services forestiers (MID 345: Cause de l'exploitation forcée)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -754,51 +754,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
@@ -2268,51 +2268,51 @@
         <v>61</v>
       </c>
       <c r="AC25" s="6">
         <v>46</v>
       </c>
       <c r="AD25" s="6">
         <v>1981</v>
       </c>
       <c r="AE25" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:31" customHeight="1" ht="21.75">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1415463/597418</t>
           </r>
         </is>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
@@ -2328,191 +2328,191 @@
       <c r="U26" s="3"/>
       <c r="V26" s="3"/>
       <c r="W26" s="3"/>
       <c r="X26" s="3"/>
       <c r="Y26" s="3"/>
       <c r="Z26" s="3"/>
       <c r="AA26" s="3"/>
       <c r="AB26" s="3"/>
       <c r="AC26" s="3"/>
       <c r="AD26" s="3"/>
       <c r="AE26" s="3"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">sanitary/salvage fellings</t>
+            <t xml:space="preserve">exploitations forcées</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #423</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:31" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reason for sanitary/salvage felling</t>
+            <t xml:space="preserve">cause de l'exploitation forcée</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2695</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:31" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:31">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:31" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:31">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:31" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:31">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:31" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>