--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>LFI4–LFI5</t>
-[...5 lines deleted...]
-    <t>Ursache der Zwangsnutzung</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>exploitations forcées</t>
+  </si>
+  <si>
+    <t>cause de l'exploitation forcée</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: 1000 m³/Jahr</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1000 m³/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...33 lines deleted...]
-    <t>1000 m³/Jahr</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>1000 m³/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Insekten</t>
-[...32 lines deleted...]
-    <t>Total</t>
+    <t>insectes</t>
+  </si>
+  <si>
+    <t>champignons</t>
+  </si>
+  <si>
+    <t>vent</t>
+  </si>
+  <si>
+    <t>poids de la neige lourde</t>
+  </si>
+  <si>
+    <t>avalanche</t>
+  </si>
+  <si>
+    <t>lave torrentielle, glissement de terrain</t>
+  </si>
+  <si>
+    <t>crue</t>
+  </si>
+  <si>
+    <t>incendie</t>
+  </si>
+  <si>
+    <t>autres causes</t>
+  </si>
+  <si>
+    <t>perte de vitalité due à la sécheresse</t>
+  </si>
+  <si>
+    <t>autres pertes de vitalité</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1415467/597422</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zwangsnutzung</t>
+      <t xml:space="preserve">exploitations forcées</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #423</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), die nicht aufgrund einer waldbaulichen Planung, sondern infolge eingetretener Schäden zwischen zwei Inventuren dem Wald entnommen wurden. Das Merkmal wird auf Ebene Probefläche aus der Nutzung der Probebäume und dem Zwangsnutzungsanteil (nach Auskunft der Förster/innen) abgeleitet.</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), exploités entre deux inventaires non pas dans le cadre d'une planification sylvicole, mais suite à des dommages. Cette caractéristique est déduite à l'échelle de la placette d'échantillonnage à partir de l'exploitation des arbres d'échantillonnage et de la part d'exploitations forcées (selon les informations des services forestiers).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Ursache der Zwangsnutzung</t>
+      <t xml:space="preserve">cause de l'exploitation forcée</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2695</t>
     </r>
   </si>
   <si>
-    <t>Massgebende Ursache für die Zwangsnutzung. Grundlage: Forstdienstbefragung (MID 345: Ursache der Zwangsnutzung)</t>
+    <t>Cause prépondérante de l'exploitation forcée. Source: enquête auprès des services forestiers (MID 345: Cause de l'exploitation forcée)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,64 +730,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1508,235 +1508,235 @@
         <v>64</v>
       </c>
       <c r="M25" s="6">
         <v>43</v>
       </c>
       <c r="N25" s="6">
         <v>2044</v>
       </c>
       <c r="O25" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="21.75">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1415467/597422</t>
           </r>
         </is>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zwangsnutzung</t>
+            <t xml:space="preserve">exploitations forcées</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #423</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ursache der Zwangsnutzung</t>
+            <t xml:space="preserve">cause de l'exploitation forcée</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2695</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>