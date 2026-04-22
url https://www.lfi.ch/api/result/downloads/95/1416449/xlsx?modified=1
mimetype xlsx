--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>IFN4–IFN5</t>
-[...5 lines deleted...]
-    <t>causa dell'utilizzazione forzata</t>
+    <t>LFI4–LFI5</t>
+  </si>
+  <si>
+    <t>Zwangsnutzung</t>
+  </si>
+  <si>
+    <t>Ursache der Zwangsnutzung</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: m³/ha/anno</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: m³/ha/Jahr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>m³/ha/anno</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Veränderung 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>m³/ha/Jahr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>insetti</t>
-[...32 lines deleted...]
-    <t>totale</t>
+    <t>Insekten</t>
+  </si>
+  <si>
+    <t>Pilze</t>
+  </si>
+  <si>
+    <t>Wind</t>
+  </si>
+  <si>
+    <t>Schneelast</t>
+  </si>
+  <si>
+    <t>Lawine</t>
+  </si>
+  <si>
+    <t>Murgang, Rutschung</t>
+  </si>
+  <si>
+    <t>Hochwasser</t>
+  </si>
+  <si>
+    <t>Waldbrand</t>
+  </si>
+  <si>
+    <t>andere Ursachen</t>
+  </si>
+  <si>
+    <t>Vitalitätsverlust durch Trockenheit</t>
+  </si>
+  <si>
+    <t>übriger Vitalitätsverlust</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1416449/598404</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">utilizzazione forzata</t>
+      <t xml:space="preserve">Zwangsnutzung</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #423</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto con corteccia di tutti gli alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm che non sono stati utilizzati tra due inventari nel quadro di interventi selvicolturali pianificati, bensì in seguito a danni (ad es. tempeste, valanghe, insetti, caduta di massi). Esso viene calcolato a livello di area di saggio a partire dall'utilizzazione degli alberi campione e dalla proporzione di utilizzazioni forzate (in base alle informazioni fornite dai forestali locali).</t>
+    <t>Schaftholzvolumen in Rinde aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), die nicht aufgrund einer waldbaulichen Planung, sondern infolge eingetretener Schäden zwischen zwei Inventuren dem Wald entnommen wurden. Das Merkmal wird auf Ebene Probefläche aus der Nutzung der Probebäume und dem Zwangsnutzungsanteil (nach Auskunft der Förster/innen) abgeleitet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">causa dell'utilizzazione forzata</t>
+      <t xml:space="preserve">Ursache der Zwangsnutzung</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2695</t>
     </r>
   </si>
   <si>
-    <t>Causa determinante dell'utilizzazione forzata. Fonte: inchiesta presso il servizio forestale (MID 345: Ursache der Zwangsnutzung)</t>
+    <t>Massgebende Ursache für die Zwangsnutzung. Grundlage: Forstdienstbefragung (MID 345: Ursache der Zwangsnutzung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1413,233 +1413,233 @@
         <v>0.4</v>
       </c>
       <c r="K25" s="6">
         <v>43</v>
       </c>
       <c r="L25" s="6">
         <v>1.7</v>
       </c>
       <c r="M25" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="21.75">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1416449/598404</t>
           </r>
         </is>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">utilizzazione forzata</t>
+            <t xml:space="preserve">Zwangsnutzung</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #423</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">causa dell'utilizzazione forzata</t>
+            <t xml:space="preserve">Ursache der Zwangsnutzung</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2695</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>