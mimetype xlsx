--- v1 (2026-01-23)
+++ v2 (2026-07-29)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Naturnähe des Nadelholzanteils</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>caractère naturel de la proportion de résineux</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>Produktionsregion</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>Wert nicht ermittelt</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>sehr naturfern</t>
-[...14 lines deleted...]
-    <t>Total</t>
+    <t>très peu naturel</t>
+  </si>
+  <si>
+    <t>peu naturel</t>
+  </si>
+  <si>
+    <t>semi-naturel</t>
+  </si>
+  <si>
+    <t>d'aspect naturel</t>
+  </si>
+  <si>
+    <t>aire des forêts de résineux</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1418254/600209</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Naturnähe des Nadelholzanteils</t>
+      <t xml:space="preserve">caractère naturel de la proportion de résineux</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2691</t>
     </r>
   </si>
   <si>
-    <t>Übereinstimmung des gegenwärtigen Nadelholzanteils einer Bestockung mit dem postulierten natürlichen Nadelholzanteil der entsprechenden potenziellen natürlichen Vegetation (PNV). Grundlagen: NaiS-Standorttypen, aggreggiert zu Gruppen mit jeweils ähnlichem Mischungs- und Verjüngungsziel («Gfein») gemäss Projekt NaiS-LFI (Arge Frehner et al. 2020) für die PNV; Klassierung der Nadelholzanteile nach Methode Kienast; Feldaufnahme (MID 50: Baumart, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Conformité de la proportion actuelle de résineux d'un peuplement avec la proportion postulée de résineux naturels de la végétation naturelle potentielle correspondante (VNP). Sources: types de stations NaiS, agrégés en groupes ayant chacun des objectifs de mélange et de régénération similaires («Gfein») selon le projet NaiS-IFN (Arge Frehner et al. 2020) pour la VNP; classification des proportions de résineux selon la méthode Kienast; relevé de terrain (MID 50: Baumart, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1149,233 +1149,233 @@
         <v>100.0</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="6">
         <v>100.0</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1418254/600209</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Naturnähe des Nadelholzanteils</t>
+            <t xml:space="preserve">caractère naturel de la proportion de résineux</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2691</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>