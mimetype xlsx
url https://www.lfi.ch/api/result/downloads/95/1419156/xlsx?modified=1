--- v0 (2025-12-07)
+++ v1 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Ursache der Schadenfläche</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proporzione dei tipi delle aree dannegiate</t>
+  </si>
+  <si>
+    <t>causa dell'area danneggiata</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,282 +172,282 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Wind</t>
-[...44 lines deleted...]
-    <t>Total</t>
+    <t>vento</t>
+  </si>
+  <si>
+    <t>carico da neve</t>
+  </si>
+  <si>
+    <t>valanga</t>
+  </si>
+  <si>
+    <t>caduta di massi</t>
+  </si>
+  <si>
+    <t>colata di fango, smottamento</t>
+  </si>
+  <si>
+    <t>inondazione</t>
+  </si>
+  <si>
+    <t>incendio boschivo</t>
+  </si>
+  <si>
+    <t>insetti</t>
+  </si>
+  <si>
+    <t>funghi, virus, batteri</t>
+  </si>
+  <si>
+    <t>animali selvatici</t>
+  </si>
+  <si>
+    <t>animali domestici</t>
+  </si>
+  <si>
+    <t>raccolta del legname</t>
+  </si>
+  <si>
+    <t>altre cause umane</t>
+  </si>
+  <si>
+    <t>perdita di vitalità dovuta a siccità</t>
+  </si>
+  <si>
+    <t>altre perdite di vitalità</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419156/600513</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Verhältnis der Schadenflächenarten</t>
+      <t xml:space="preserve">proporzione dei tipi delle aree dannegiate</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #419</t>
     </r>
   </si>
   <si>
-    <t>Verhältnis der verschiedenen Schadenereignisse (z.B. Wind, Insekten), die zu Schadenflächen geführt haben. Ermittelt wird das Verhältnis anhand derjenigen Schadenflächen, die mindestens 10% der Interpretationsfläche (50 × 50 m) ausmachen und auf denen gemässs den Angaben des lokalen Forstdienstes nur ein Schadenereignis auftrat. Die Zielgrösse erlaubt so Vergleiche zwischen den Inventuren ab dem LFI3.</t>
+    <t>Proporzione dei diversi tipi di danno (ad es. vento, insetti), che hanno causato un'area danneggiata. Per determinare la proporzione vengono prese in considerazione le aree danneggiate che rappresentano almeno il 10% dell'area di interpretazione (50 × 50 m) e sulle quali - secondo le indicazioni del servizio forestale locale - è avvenuto un solo evento che le ha danneggiate. Questa variabile target permette di confrontare i risultati a partire dall'IFN3.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Ursache der Schadenfläche</t>
+      <t xml:space="preserve">causa dell'area danneggiata</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2679</t>
     </r>
   </si>
   <si>
-    <t>Ereignis, das die Schadenfläche verursachte (z.B. Sturm, Trockenheit, Insekten- oder Pilzbefall, Holzernte). Grundlage: Forstdienstbefragung (MID 600: Art der Schadenflächen)</t>
+    <t>Evento che ha causato l'area danneggiata (ad es. tempesta, siccità, infestazione di insetti o funghi, raccolta del legname). Fonte: inchiesta presso il servizio forestale (MID 600: Art der Schadenflächen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -799,51 +799,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -3969,51 +3969,51 @@
         <v>100.0</v>
       </c>
       <c r="AY29" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ29" s="6">
         <v>100.0</v>
       </c>
       <c r="BA29" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="21.75">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419156/600513</t>
           </r>
         </is>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
@@ -4051,191 +4051,191 @@
       <c r="AQ30" s="3"/>
       <c r="AR30" s="3"/>
       <c r="AS30" s="3"/>
       <c r="AT30" s="3"/>
       <c r="AU30" s="3"/>
       <c r="AV30" s="3"/>
       <c r="AW30" s="3"/>
       <c r="AX30" s="3"/>
       <c r="AY30" s="3"/>
       <c r="AZ30" s="3"/>
       <c r="BA30" s="3"/>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Verhältnis der Schadenflächenarten</t>
+            <t xml:space="preserve">proporzione dei tipi delle aree dannegiate</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #419</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ursache der Schadenfläche</t>
+            <t xml:space="preserve">causa dell'area danneggiata</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2679</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="39" spans="1:53">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:53" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="42" spans="1:53">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:53" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="45" spans="1:53">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:53" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>