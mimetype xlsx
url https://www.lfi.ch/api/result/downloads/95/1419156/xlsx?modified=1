--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>proporzione dei tipi delle aree dannegiate</t>
-[...2 lines deleted...]
-    <t>causa dell'area danneggiata</t>
+    <t>proportion des types des zones endommagées</t>
+  </si>
+  <si>
+    <t>cause de la zone endommagée</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,282 +172,282 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>vento</t>
-[...44 lines deleted...]
-    <t>totale</t>
+    <t>vent</t>
+  </si>
+  <si>
+    <t>poids de la neige lourde</t>
+  </si>
+  <si>
+    <t>avalanche</t>
+  </si>
+  <si>
+    <t>chute de pierres</t>
+  </si>
+  <si>
+    <t>lave torrentielle, glissement de terrain</t>
+  </si>
+  <si>
+    <t>crue</t>
+  </si>
+  <si>
+    <t>incendie</t>
+  </si>
+  <si>
+    <t>insectes</t>
+  </si>
+  <si>
+    <t>champignons, virus, bactéries</t>
+  </si>
+  <si>
+    <t>animaux sauvages</t>
+  </si>
+  <si>
+    <t>animaux domestiques</t>
+  </si>
+  <si>
+    <t>récolte des bois</t>
+  </si>
+  <si>
+    <t>autre causes humaines</t>
+  </si>
+  <si>
+    <t>perte de vitalité due à la sécheresse</t>
+  </si>
+  <si>
+    <t>autres pertes de vitalité</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419156/600513</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione dei tipi delle aree dannegiate</t>
+      <t xml:space="preserve">proportion des types des zones endommagées</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #419</t>
     </r>
   </si>
   <si>
-    <t>Proporzione dei diversi tipi di danno (ad es. vento, insetti), che hanno causato un'area danneggiata. Per determinare la proporzione vengono prese in considerazione le aree danneggiate che rappresentano almeno il 10% dell'area di interpretazione (50 × 50 m) e sulle quali - secondo le indicazioni del servizio forestale locale - è avvenuto un solo evento che le ha danneggiate. Questa variabile target permette di confrontare i risultati a partire dall'IFN3.</t>
+    <t>Proportion des divers événements (p. ex. vent, insectes) à l'origine de zones endommagées. Cette proportion est déterminée sur la base des zones endommagées qui représentent au moins 10% de la surface d'interprétation (50 × 50 m) et sur lesquelles un seul événement s'est produit selon les indications du service forestier local. La variable cible permet ainsi des comparaisons entre les inventaires à partir de l'IFN3.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">causa dell'area danneggiata</t>
+      <t xml:space="preserve">cause de la zone endommagée</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2679</t>
     </r>
   </si>
   <si>
-    <t>Evento che ha causato l'area danneggiata (ad es. tempesta, siccità, infestazione di insetti o funghi, raccolta del legname). Fonte: inchiesta presso il servizio forestale (MID 600: Art der Schadenflächen)</t>
+    <t>Événement à l'origine des dégâts sur la zone endommagée (p. ex. tempête, sécheresse, attaque d'insectes, champignons, récolte de bois). Source: enquête auprès des services forestiers (MID 600: Nature des surfaces endommagées)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -799,51 +799,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -3969,51 +3969,51 @@
         <v>100.0</v>
       </c>
       <c r="AY29" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ29" s="6">
         <v>100.0</v>
       </c>
       <c r="BA29" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="21.75">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419156/600513</t>
           </r>
         </is>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
@@ -4051,191 +4051,191 @@
       <c r="AQ30" s="3"/>
       <c r="AR30" s="3"/>
       <c r="AS30" s="3"/>
       <c r="AT30" s="3"/>
       <c r="AU30" s="3"/>
       <c r="AV30" s="3"/>
       <c r="AW30" s="3"/>
       <c r="AX30" s="3"/>
       <c r="AY30" s="3"/>
       <c r="AZ30" s="3"/>
       <c r="BA30" s="3"/>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione dei tipi delle aree dannegiate</t>
+            <t xml:space="preserve">proportion des types des zones endommagées</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #419</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">causa dell'area danneggiata</t>
+            <t xml:space="preserve">cause de la zone endommagée</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2679</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="39" spans="1:53">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:53" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="42" spans="1:53">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:53" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="45" spans="1:53">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:53" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>