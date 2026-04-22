--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,383 +14,383 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>causa dell'area danneggiata</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Verhältnis der Schadenflächenarten</t>
+  </si>
+  <si>
+    <t>Ursache der Schadenfläche</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...23 lines deleted...]
-    <t>Svizzera</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>vento</t>
-[...44 lines deleted...]
-    <t>totale</t>
+    <t>Wind</t>
+  </si>
+  <si>
+    <t>Schneelast</t>
+  </si>
+  <si>
+    <t>Lawine</t>
+  </si>
+  <si>
+    <t>Steinschlag</t>
+  </si>
+  <si>
+    <t>Murgang, Rutschung</t>
+  </si>
+  <si>
+    <t>Hochwasser</t>
+  </si>
+  <si>
+    <t>Waldbrand</t>
+  </si>
+  <si>
+    <t>Insekten</t>
+  </si>
+  <si>
+    <t>Pilze, Viren, Bakterien</t>
+  </si>
+  <si>
+    <t>Wildtiere</t>
+  </si>
+  <si>
+    <t>Vieh</t>
+  </si>
+  <si>
+    <t>Holzernte</t>
+  </si>
+  <si>
+    <t>andere menschliche Ursache</t>
+  </si>
+  <si>
+    <t>Vitalitätsverlust durch Trockenheit</t>
+  </si>
+  <si>
+    <t>übriger Vitalitätsverlust</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419167/600524</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione dei tipi delle aree dannegiate</t>
+      <t xml:space="preserve">Verhältnis der Schadenflächenarten</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #419</t>
     </r>
   </si>
   <si>
-    <t>Proporzione dei diversi tipi di danno (ad es. vento, insetti), che hanno causato un'area danneggiata. Per determinare la proporzione vengono prese in considerazione le aree danneggiate che rappresentano almeno il 10% dell'area di interpretazione (50 × 50 m) e sulle quali - secondo le indicazioni del servizio forestale locale - è avvenuto un solo evento che le ha danneggiate. Questa variabile target permette di confrontare i risultati a partire dall'IFN3.</t>
+    <t>Verhältnis der verschiedenen Schadenereignisse (z.B. Wind, Insekten), die zu Schadenflächen geführt haben. Ermittelt wird das Verhältnis anhand derjenigen Schadenflächen, die mindestens 10% der Interpretationsfläche (50 × 50 m) ausmachen und auf denen gemässs den Angaben des lokalen Forstdienstes nur ein Schadenereignis auftrat. Die Zielgrösse erlaubt so Vergleiche zwischen den Inventuren ab dem LFI3.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">causa dell'area danneggiata</t>
+      <t xml:space="preserve">Ursache der Schadenfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2679</t>
     </r>
   </si>
   <si>
-    <t>Evento che ha causato l'area danneggiata (ad es. tempesta, siccità, infestazione di insetti o funghi, raccolta del legname). Fonte: inchiesta presso il servizio forestale (MID 600: Art der Schadenflächen)</t>
+    <t>Ereignis, das die Schadenfläche verursachte (z.B. Sturm, Trockenheit, Insekten- oder Pilzbefall, Holzernte). Grundlage: Forstdienstbefragung (MID 600: Art der Schadenflächen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -742,51 +742,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1708,235 +1708,235 @@
         <v>100.0</v>
       </c>
       <c r="M29" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N29" s="6">
         <v>100.0</v>
       </c>
       <c r="O29" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="21.75">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419167/600524</t>
           </r>
         </is>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione dei tipi delle aree dannegiate</t>
+            <t xml:space="preserve">Verhältnis der Schadenflächenarten</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #419</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">causa dell'area danneggiata</t>
+            <t xml:space="preserve">Ursache der Schadenfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2679</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>