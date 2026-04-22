--- v0 (2026-01-09)
+++ v1 (2026-04-22)
@@ -17,418 +17,418 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>proporzione dei tipi delle aree dannegiate</t>
-[...2 lines deleted...]
-    <t>proprietà (2 classi) · causa dell'area danneggiata</t>
+    <t>proportion des types des zones endommagées</t>
+  </si>
+  <si>
+    <t>propriété (2 classes) · cause de la zone endommagée</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...26 lines deleted...]
-    <t>causa dell'area danneggiata</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>propriété (2 classes)</t>
+  </si>
+  <si>
+    <t>cause de la zone endommagée</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>vento</t>
-[...50 lines deleted...]
-    <t>privata</t>
+    <t>vent</t>
+  </si>
+  <si>
+    <t>poids de la neige lourde</t>
+  </si>
+  <si>
+    <t>avalanche</t>
+  </si>
+  <si>
+    <t>chute de pierres</t>
+  </si>
+  <si>
+    <t>lave torrentielle, glissement de terrain</t>
+  </si>
+  <si>
+    <t>crue</t>
+  </si>
+  <si>
+    <t>incendie</t>
+  </si>
+  <si>
+    <t>insectes</t>
+  </si>
+  <si>
+    <t>champignons, virus, bactéries</t>
+  </si>
+  <si>
+    <t>animaux sauvages</t>
+  </si>
+  <si>
+    <t>animaux domestiques</t>
+  </si>
+  <si>
+    <t>récolte des bois</t>
+  </si>
+  <si>
+    <t>autre causes humaines</t>
+  </si>
+  <si>
+    <t>perte de vitalité due à la sécheresse</t>
+  </si>
+  <si>
+    <t>autres pertes de vitalité</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>publique</t>
+  </si>
+  <si>
+    <t>privée</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419204/600561</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione dei tipi delle aree dannegiate</t>
+      <t xml:space="preserve">proportion des types des zones endommagées</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #419</t>
     </r>
   </si>
   <si>
-    <t>Proporzione dei diversi tipi di danno (ad es. vento, insetti), che hanno causato un'area danneggiata. Per determinare la proporzione vengono prese in considerazione le aree danneggiate che rappresentano almeno il 10% dell'area di interpretazione (50 × 50 m) e sulle quali - secondo le indicazioni del servizio forestale locale - è avvenuto un solo evento che le ha danneggiate. Questa variabile target permette di confrontare i risultati a partire dall'IFN3.</t>
+    <t>Proportion des divers événements (p. ex. vent, insectes) à l'origine de zones endommagées. Cette proportion est déterminée sur la base des zones endommagées qui représentent au moins 10% de la surface d'interprétation (50 × 50 m) et sur lesquelles un seul événement s'est produit selon les indications du service forestier local. La variable cible permet ainsi des comparaisons entre les inventaires à partir de l'IFN3.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proprietà (2 classi)</t>
+      <t xml:space="preserve">propriété (2 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Condizioni di proprietà del bosco, caratterizzate attraverso le due classi «pubblico» e «privato». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
+    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">causa dell'area danneggiata</t>
+      <t xml:space="preserve">cause de la zone endommagée</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2679</t>
     </r>
   </si>
   <si>
-    <t>Evento che ha causato l'area danneggiata (ad es. tempesta, siccità, infestazione di insetti o funghi, raccolta del legname). Fonte: inchiesta presso il servizio forestale (MID 600: Art der Schadenflächen)</t>
+    <t>Événement à l'origine des dégâts sur la zone endommagée (p. ex. tempête, sécheresse, attaque d'insectes, champignons, récolte de bois). Source: enquête auprès des services forestiers (MID 600: Nature des surfaces endommagées)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -780,52 +780,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -3803,268 +3803,268 @@
         <v>100.0</v>
       </c>
       <c r="L80" s="6" t="s">
         <v>20</v>
       </c>
       <c r="M80" s="6">
         <v>100.0</v>
       </c>
       <c r="N80" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:14" customHeight="1" ht="21.75">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419204/600561</t>
           </r>
         </is>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
       <c r="K81" s="3"/>
       <c r="L81" s="3"/>
       <c r="M81" s="3"/>
       <c r="N81" s="3"/>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione dei tipi delle aree dannegiate</t>
+            <t xml:space="preserve">proportion des types des zones endommagées</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #419</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:14" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proprietà (2 classi)</t>
+            <t xml:space="preserve">propriété (2 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:14" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">causa dell'area danneggiata</t>
+            <t xml:space="preserve">cause de la zone endommagée</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2679</t>
           </r>
         </is>
       </c>
     </row>
     <row r="91" spans="1:14" customHeight="1" ht="29">
       <c r="A91" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="94" spans="1:14" customHeight="1" ht="29">
       <c r="A94" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="97" spans="1:14" customHeight="1" ht="29">
       <c r="A97" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="100" spans="1:14" customHeight="1" ht="29">
       <c r="A100" s="1" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>