--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,421 +14,421 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>propriété (2 classes) · cause de la zone endommagée</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>ratio of the types of damage gaps</t>
+  </si>
+  <si>
+    <t>ownership (2 categories) · cause of damage gap</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">: production region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>région de production</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Préalpes</t>
-[...14 lines deleted...]
-    <t>cause de la zone endommagée</t>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>ownership (2 categories)</t>
+  </si>
+  <si>
+    <t>cause of damage gap</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>vent</t>
-[...2 lines deleted...]
-    <t>poids de la neige lourde</t>
+    <t>wind</t>
+  </si>
+  <si>
+    <t>snow load</t>
   </si>
   <si>
     <t>avalanche</t>
   </si>
   <si>
-    <t>chute de pierres</t>
-[...32 lines deleted...]
-    <t>autres pertes de vitalité</t>
+    <t>rockfall</t>
+  </si>
+  <si>
+    <t>debris flow, landslide</t>
+  </si>
+  <si>
+    <t>flood</t>
+  </si>
+  <si>
+    <t>forest fire</t>
+  </si>
+  <si>
+    <t>insects</t>
+  </si>
+  <si>
+    <t>fungi, virus, bacteria</t>
+  </si>
+  <si>
+    <t>wild animals</t>
+  </si>
+  <si>
+    <t>domestic animals</t>
+  </si>
+  <si>
+    <t>wood harvest</t>
+  </si>
+  <si>
+    <t>other human cause</t>
+  </si>
+  <si>
+    <t>loss of vitality due to drought</t>
+  </si>
+  <si>
+    <t>other loss of vitality</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>publique</t>
-[...2 lines deleted...]
-    <t>privée</t>
+    <t>public</t>
+  </si>
+  <si>
+    <t>private</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419204/600561</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion des types des zones endommagées</t>
+      <t xml:space="preserve">ratio of the types of damage gaps</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #419</t>
     </r>
   </si>
   <si>
-    <t>Proportion des divers événements (p. ex. vent, insectes) à l'origine de zones endommagées. Cette proportion est déterminée sur la base des zones endommagées qui représentent au moins 10% de la surface d'interprétation (50 × 50 m) et sur lesquelles un seul événement s'est produit selon les indications du service forestier local. La variable cible permet ainsi des comparaisons entre les inventaires à partir de l'IFN3.</t>
+    <t>Ratio of the different damage events (e.g. wind, insects) which led to damage gaps. The ratio is determined on the basis of those damage gaps that account for at least 10% of the interpretation area (50 × 50 m) and on which, according to the information provided by the local forest services, only one damage event occurred. The target value thus allows comparisons of inventories from NFI3 onwards.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">propriété (2 classes)</t>
+      <t xml:space="preserve">ownership (2 categories)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
+    <t>Forest ownership, classified according to the two categories: 'public' and 'private'. Reference: Forest Service Survey (MID 365: Eigentum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cause de la zone endommagée</t>
+      <t xml:space="preserve">cause of damage gap</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2679</t>
     </r>
   </si>
   <si>
-    <t>Événement à l'origine des dégâts sur la zone endommagée (p. ex. tempête, sécheresse, attaque d'insectes, champignons, récolte de bois). Source: enquête auprès des services forestiers (MID 600: Nature des surfaces endommagées)</t>
+    <t>Cause of the damage gap, e.g. storm, drought, insect or fungal infestation or timber harvesting. Reference: Forest Service Survey (MID 600: Art der Schadenflächen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">production region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -780,52 +780,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -3803,268 +3803,268 @@
         <v>100.0</v>
       </c>
       <c r="L80" s="6" t="s">
         <v>20</v>
       </c>
       <c r="M80" s="6">
         <v>100.0</v>
       </c>
       <c r="N80" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:14" customHeight="1" ht="21.75">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419204/600561</t>
           </r>
         </is>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
       <c r="K81" s="3"/>
       <c r="L81" s="3"/>
       <c r="M81" s="3"/>
       <c r="N81" s="3"/>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion des types des zones endommagées</t>
+            <t xml:space="preserve">ratio of the types of damage gaps</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #419</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:14" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">propriété (2 classes)</t>
+            <t xml:space="preserve">ownership (2 categories)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:14" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cause de la zone endommagée</t>
+            <t xml:space="preserve">cause of damage gap</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2679</t>
           </r>
         </is>
       </c>
     </row>
     <row r="91" spans="1:14" customHeight="1" ht="29">
       <c r="A91" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">production region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="94" spans="1:14" customHeight="1" ht="29">
       <c r="A94" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="97" spans="1:14" customHeight="1" ht="29">
       <c r="A97" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="100" spans="1:14" customHeight="1" ht="29">
       <c r="A100" s="1" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>