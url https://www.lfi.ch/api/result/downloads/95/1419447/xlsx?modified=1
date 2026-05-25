--- v1 (2026-01-23)
+++ v2 (2026-05-25)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>alte/basse quote</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stichprobengrösse (Anzahl Waldprobeflächen)</t>
+  </si>
+  <si>
+    <t>Hochlagen/Tieflagen</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: n</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Stk.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...33 lines deleted...]
-    <t>n</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>basse quote</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>Tieflagen</t>
+  </si>
+  <si>
+    <t>Hochlagen</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419447/600804</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">dimensioni del campionamento (numero di aree di saggio in bosco)</t>
+      <t xml:space="preserve">Stichprobengrösse (Anzahl Waldprobeflächen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #125</t>
     </r>
   </si>
   <si>
     <t>Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">alte/basse quote</t>
+      <t xml:space="preserve">Hochlagen/Tieflagen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Stazioni di alta e bassa quota, classificate in base alle fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005). Il limite tra alte e basse quote sul versante nord delle alpi si colloca tra le fasce «montana superiore» e «montana inferiore», a Sud delle Alpi tra le fasce «altimontana» e «montana inferiore/superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco IFN4/IFN5</t>
+      <t xml:space="preserve">Wald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,64 +703,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1058,235 +1058,235 @@
         <v>526</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>3658</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419447/600804</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">dimensioni del campionamento (numero di aree di saggio in bosco)</t>
+            <t xml:space="preserve">Stichprobengrösse (Anzahl Waldprobeflächen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #125</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">alte/basse quote</t>
+            <t xml:space="preserve">Hochlagen/Tieflagen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco IFN4/IFN5</t>
+            <t xml:space="preserve">Wald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>