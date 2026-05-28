--- v2 (2026-05-25)
+++ v3 (2026-05-28)
@@ -1,363 +1,363 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Hochlagen/Tieflagen</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>sample size (number of forest plots)</t>
+  </si>
+  <si>
+    <t>higher/lower altitude zone</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Stk.</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Wald LFI4/LFI5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...33 lines deleted...]
-    <t>Stk.</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Tieflagen</t>
-[...5 lines deleted...]
-    <t>Total</t>
+    <t>lower altitude zone</t>
+  </si>
+  <si>
+    <t>higher altitude zone</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419447/600804</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Stichprobengrösse (Anzahl Waldprobeflächen)</t>
+      <t xml:space="preserve">sample size (number of forest plots)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #125</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
+    <t>Number of forest sample plots (Plots).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hochlagen/Tieflagen</t>
+      <t xml:space="preserve">higher/lower altitude zone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
+    <t>Areas in higher and lower altitude zones classified according to the system used for altitudinal vegetation belts in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005). The boundary between the higher and lower altitudes runs between the «upper montane» and «lower montane» levels on the Northern Alps and between the «high montane» and «upper/lower montane» levels to the Southern Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wald LFI4/LFI5</t>
+      <t xml:space="preserve">forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
+    <t>Area that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -691,76 +691,76 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1058,235 +1058,235 @@
         <v>526</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>3658</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419447/600804</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Stichprobengrösse (Anzahl Waldprobeflächen)</t>
+            <t xml:space="preserve">sample size (number of forest plots)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #125</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hochlagen/Tieflagen</t>
+            <t xml:space="preserve">higher/lower altitude zone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wald LFI4/LFI5</t>
+            <t xml:space="preserve">forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>