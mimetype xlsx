--- v0 (2026-01-10)
+++ v1 (2026-04-22)
@@ -17,377 +17,377 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>dimensioni del campionamento (numero di aree di saggio in bosco)</t>
-[...2 lines deleted...]
-    <t>fasce vegetazionali NaiS (6 classi)</t>
+    <t>taille de l'échantillon (nombre de placettes forestières)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco</t>
+      <t xml:space="preserve">: forêt</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...47 lines deleted...]
-    <t>Svizzera</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...17 lines deleted...]
-    <t>totale</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419528/600885</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">dimensioni del campionamento (numero di aree di saggio in bosco)</t>
+      <t xml:space="preserve">taille de l'échantillon (nombre de placettes forestières)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #125</t>
     </r>
   </si>
   <si>
     <t>Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco</t>
+      <t xml:space="preserve">forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Zone répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,51 +739,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1778,51 +1778,51 @@
         <v>543</v>
       </c>
       <c r="AC20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD20" s="6">
         <v>3759</v>
       </c>
       <c r="AE20" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419528/600885</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -1838,191 +1838,191 @@
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">dimensioni del campionamento (numero di aree di saggio in bosco)</t>
+            <t xml:space="preserve">taille de l'échantillon (nombre de placettes forestières)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #125</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco</t>
+            <t xml:space="preserve">forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>