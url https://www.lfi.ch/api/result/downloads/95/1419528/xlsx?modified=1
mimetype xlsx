--- v1 (2026-04-22)
+++ v2 (2026-07-30)
@@ -14,380 +14,380 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>étages de végétation NaiS (6 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stichprobengrösse (Anzahl Waldprobeflächen)</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n</t>
+      <t xml:space="preserve">: Stk.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt</t>
+      <t xml:space="preserve">: Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...50 lines deleted...]
-    <t>n</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
-[...11 lines deleted...]
-    <t>total</t>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419528/600885</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">taille de l'échantillon (nombre de placettes forestières)</t>
+      <t xml:space="preserve">Stichprobengrösse (Anzahl Waldprobeflächen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #125</t>
     </r>
   </si>
   <si>
     <t>Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt</t>
+      <t xml:space="preserve">Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Zone répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante».</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,80 +739,80 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
@@ -1778,51 +1778,51 @@
         <v>543</v>
       </c>
       <c r="AC20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD20" s="6">
         <v>3759</v>
       </c>
       <c r="AE20" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419528/600885</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -1838,191 +1838,191 @@
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">taille de l'échantillon (nombre de placettes forestières)</t>
+            <t xml:space="preserve">Stichprobengrösse (Anzahl Waldprobeflächen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #125</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt</t>
+            <t xml:space="preserve">Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>