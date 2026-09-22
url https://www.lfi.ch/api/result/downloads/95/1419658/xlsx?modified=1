--- v1 (2026-01-10)
+++ v2 (2026-09-22)
@@ -1,460 +1,370 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
-[...126 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stichprobengrösse (Anzahl Waldprobeflächen)</t>
+  </si>
+  <si>
+    <t>Hochlagen/Tieflagen</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>lower altitude zone</t>
-[...176 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Tieflagen</t>
+  </si>
+  <si>
+    <t>Hochlagen</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion [WIREGR0704, 366]
+Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Ohne Double-Sampling Stratifizierung (1-phasig) [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Stichprobengrösse (Anzahl Waldprobeflächen) [125], Stk.
+Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 12.05.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Spaltentotal [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Hochlagen/Tieflagen [NAISHLTLKOMB, 2635]
+Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:22:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Tieflagen, Hochlagen, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -715,980 +625,1732 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE33"/>
+  <dimension ref="A1:AE42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:AE42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
-[...29 lines deleted...]
-    <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21" customWidth="true" style="0"/>
+    <col min="2" max="2" width="7" customWidth="true" style="0"/>
+    <col min="3" max="3" width="7" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="9" customWidth="true" style="0"/>
+    <col min="16" max="16" width="8" customWidth="true" style="0"/>
+    <col min="17" max="17" width="8" customWidth="true" style="0"/>
+    <col min="18" max="18" width="9" customWidth="true" style="0"/>
+    <col min="19" max="19" width="9" customWidth="true" style="0"/>
+    <col min="20" max="20" width="8" customWidth="true" style="0"/>
+    <col min="21" max="21" width="8" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9" customWidth="true" style="0"/>
+    <col min="23" max="23" width="9" customWidth="true" style="0"/>
+    <col min="24" max="24" width="9" customWidth="true" style="0"/>
+    <col min="25" max="25" width="9" customWidth="true" style="0"/>
+    <col min="26" max="26" width="8" customWidth="true" style="0"/>
+    <col min="27" max="27" width="8" customWidth="true" style="0"/>
+    <col min="28" max="28" width="9" customWidth="true" style="0"/>
+    <col min="29" max="29" width="9" customWidth="true" style="0"/>
+    <col min="30" max="30" width="6" customWidth="true" style="0"/>
+    <col min="31" max="31" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:31">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...27 lines deleted...]
-      <c r="AE10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+      <c r="Y10" s="3"/>
+      <c r="Z10" s="3"/>
+      <c r="AA10" s="3"/>
+      <c r="AB10" s="3"/>
+      <c r="AC10" s="3"/>
+      <c r="AD10" s="3"/>
+      <c r="AE10" s="3"/>
     </row>
     <row r="11" spans="1:31">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
-      <c r="P11" s="4" t="s">
+      <c r="O11" s="3"/>
+      <c r="P11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="Q11" s="4"/>
-      <c r="R11" s="4" t="s">
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="S11" s="4"/>
-      <c r="T11" s="4" t="s">
+      <c r="S11" s="3"/>
+      <c r="T11" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="U11" s="4"/>
-      <c r="V11" s="4" t="s">
+      <c r="U11" s="3"/>
+      <c r="V11" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="W11" s="4"/>
-      <c r="X11" s="4" t="s">
+      <c r="W11" s="3"/>
+      <c r="X11" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="Y11" s="4"/>
-      <c r="Z11" s="4" t="s">
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="AA11" s="4"/>
-      <c r="AB11" s="4" t="s">
+      <c r="AA11" s="3"/>
+      <c r="AB11" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="AC11" s="4"/>
-      <c r="AD11" s="4" t="s">
+      <c r="AC11" s="3"/>
+      <c r="AD11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AE11" s="4"/>
+      <c r="AE11" s="3"/>
     </row>
     <row r="12" spans="1:31">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="P12" s="4" t="s">
+      <c r="P12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Q12" s="4" t="s">
+      <c r="Q12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="R12" s="4" t="s">
+      <c r="R12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="S12" s="4" t="s">
+      <c r="S12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="T12" s="4" t="s">
+      <c r="T12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="U12" s="4" t="s">
+      <c r="U12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="V12" s="4" t="s">
+      <c r="V12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="W12" s="4" t="s">
+      <c r="W12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="X12" s="4" t="s">
+      <c r="X12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y12" s="4" t="s">
+      <c r="Y12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z12" s="4" t="s">
+      <c r="Z12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AA12" s="4" t="s">
+      <c r="AA12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AB12" s="4" t="s">
+      <c r="AB12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AC12" s="4" t="s">
+      <c r="AC12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AD12" s="4" t="s">
+      <c r="AD12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AE12" s="4" t="s">
+      <c r="AE12" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:31">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6">
+      <c r="C13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="6">
+      <c r="M13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P13" s="6">
+      <c r="O13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P13" s="5">
         <v>0.0</v>
       </c>
-      <c r="Q13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R13" s="6">
+      <c r="Q13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R13" s="5">
         <v>0.0</v>
       </c>
-      <c r="S13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T13" s="6">
+      <c r="S13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T13" s="5">
         <v>0.0</v>
       </c>
-      <c r="U13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="V13" s="6">
+      <c r="U13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V13" s="5">
         <v>0.0</v>
       </c>
-      <c r="W13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X13" s="6">
+      <c r="W13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X13" s="5">
         <v>0.0</v>
       </c>
-      <c r="Y13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Z13" s="6">
+      <c r="Y13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z13" s="5">
         <v>0.0</v>
       </c>
-      <c r="AA13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AB13" s="6">
+      <c r="AA13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB13" s="5">
         <v>0.0</v>
       </c>
-      <c r="AC13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD13" s="6">
+      <c r="AC13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD13" s="5">
         <v>0.0</v>
       </c>
-      <c r="AE13" s="6" t="s">
+      <c r="AE13" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>58.7</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="6">
+      <c r="C14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="5">
         <v>99.2</v>
       </c>
-      <c r="E14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="6">
+      <c r="E14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" s="5">
         <v>90.8</v>
       </c>
-      <c r="G14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="6">
+      <c r="G14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H14" s="5">
         <v>98.7</v>
       </c>
-      <c r="I14" s="6" t="s">
-[...8 lines deleted...]
-      <c r="L14" s="6">
+      <c r="I14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="5">
+        <v>99.40000000000001</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L14" s="5">
         <v>19.8</v>
       </c>
-      <c r="M14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="6">
+      <c r="M14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N14" s="5">
         <v>39.6</v>
       </c>
-      <c r="O14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P14" s="6">
+      <c r="O14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P14" s="5">
         <v>33.5</v>
       </c>
-      <c r="Q14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R14" s="6">
+      <c r="Q14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R14" s="5">
         <v>22.7</v>
       </c>
-      <c r="S14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T14" s="6">
+      <c r="S14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T14" s="5">
         <v>17.2</v>
       </c>
-      <c r="U14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="V14" s="6">
+      <c r="U14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V14" s="5">
         <v>31.3</v>
       </c>
-      <c r="W14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X14" s="6">
+      <c r="W14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X14" s="5">
         <v>14.6</v>
       </c>
-      <c r="Y14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Z14" s="6">
+      <c r="Y14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z14" s="5">
         <v>4.6</v>
       </c>
-      <c r="AA14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AB14" s="6">
+      <c r="AA14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB14" s="5">
         <v>56.1</v>
       </c>
-      <c r="AC14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD14" s="6">
+      <c r="AC14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD14" s="5">
         <v>47.6</v>
       </c>
-      <c r="AE14" s="6" t="s">
+      <c r="AE14" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:31">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>41.3</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="6">
+      <c r="C15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="5">
         <v>0.8</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="6">
+      <c r="E15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" s="5">
         <v>9.2</v>
       </c>
-      <c r="G15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="6">
+      <c r="G15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H15" s="5">
         <v>1.3</v>
       </c>
-      <c r="I15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="6">
+      <c r="I15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="5">
         <v>0.6</v>
       </c>
-      <c r="K15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L15" s="6">
+      <c r="K15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L15" s="5">
         <v>80.2</v>
       </c>
-      <c r="M15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="6">
+      <c r="M15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N15" s="5">
         <v>60.4</v>
       </c>
-      <c r="O15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P15" s="6">
+      <c r="O15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P15" s="5">
         <v>66.5</v>
       </c>
-      <c r="Q15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R15" s="6">
+      <c r="Q15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R15" s="5">
         <v>77.3</v>
       </c>
-      <c r="S15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T15" s="6">
+      <c r="S15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T15" s="5">
         <v>82.8</v>
       </c>
-      <c r="U15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="V15" s="6">
+      <c r="U15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V15" s="5">
         <v>68.7</v>
       </c>
-      <c r="W15" s="6" t="s">
-[...14 lines deleted...]
-      <c r="AB15" s="6">
+      <c r="W15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X15" s="5">
+        <v>85.40000000000001</v>
+      </c>
+      <c r="Y15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z15" s="5">
+        <v>95.40000000000001</v>
+      </c>
+      <c r="AA15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB15" s="5">
         <v>43.9</v>
       </c>
-      <c r="AC15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD15" s="6">
+      <c r="AC15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD15" s="5">
         <v>52.4</v>
       </c>
-      <c r="AE15" s="6" t="s">
+      <c r="AE15" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:31">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>100.0</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="6">
+      <c r="C16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="5">
         <v>100.0</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="6">
+      <c r="E16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" s="5">
         <v>100.0</v>
       </c>
-      <c r="G16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="6">
+      <c r="G16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H16" s="5">
         <v>100.0</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="6">
+      <c r="I16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="5">
         <v>100.0</v>
       </c>
-      <c r="K16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="6">
+      <c r="K16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L16" s="5">
         <v>100.0</v>
       </c>
-      <c r="M16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="6">
+      <c r="M16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N16" s="5">
         <v>100.0</v>
       </c>
-      <c r="O16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="6">
+      <c r="O16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P16" s="5">
         <v>100.0</v>
       </c>
-      <c r="Q16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R16" s="6">
+      <c r="Q16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R16" s="5">
         <v>100.0</v>
       </c>
-      <c r="S16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T16" s="6">
+      <c r="S16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T16" s="5">
         <v>100.0</v>
       </c>
-      <c r="U16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="V16" s="6">
+      <c r="U16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V16" s="5">
         <v>100.0</v>
       </c>
-      <c r="W16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X16" s="6">
+      <c r="W16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X16" s="5">
         <v>100.0</v>
       </c>
-      <c r="Y16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Z16" s="6">
+      <c r="Y16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z16" s="5">
         <v>100.0</v>
       </c>
-      <c r="AA16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AB16" s="6">
+      <c r="AA16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB16" s="5">
         <v>100.0</v>
       </c>
-      <c r="AC16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD16" s="6">
+      <c r="AC16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD16" s="5">
         <v>100.0</v>
       </c>
-      <c r="AE16" s="6" t="s">
+      <c r="AE16" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:31" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...56 lines deleted...]
-      <c r="AE17" s="3"/>
+      <c r="A17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+      <c r="P17" s="2"/>
+      <c r="Q17" s="2"/>
+      <c r="R17" s="2"/>
+      <c r="S17" s="2"/>
+      <c r="T17" s="2"/>
+      <c r="U17" s="2"/>
+      <c r="V17" s="2"/>
+      <c r="W17" s="2"/>
+      <c r="X17" s="2"/>
+      <c r="Y17" s="2"/>
+      <c r="Z17" s="2"/>
+      <c r="AA17" s="2"/>
+      <c r="AB17" s="2"/>
+      <c r="AC17" s="2"/>
+      <c r="AD17" s="2"/>
+      <c r="AE17" s="2"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
     </row>
     <row r="20" spans="1:31">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
     </row>
     <row r="23" spans="1:31">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
     </row>
     <row r="26" spans="1:31">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
     </row>
     <row r="29" spans="1:31">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
     </row>
     <row r="32" spans="1:31">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7"/>
+      <c r="R32" s="7"/>
+      <c r="S32" s="7"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+      <c r="V32" s="7"/>
+      <c r="W32" s="7"/>
+      <c r="X32" s="7"/>
+      <c r="Y32" s="7"/>
+      <c r="Z32" s="7"/>
+      <c r="AA32" s="7"/>
+      <c r="AB32" s="7"/>
+      <c r="AC32" s="7"/>
+      <c r="AD32" s="7"/>
+      <c r="AE32" s="7"/>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="7"/>
+      <c r="Q33" s="7"/>
+      <c r="R33" s="7"/>
+      <c r="S33" s="7"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="7"/>
+      <c r="V33" s="7"/>
+      <c r="W33" s="7"/>
+      <c r="X33" s="7"/>
+      <c r="Y33" s="7"/>
+      <c r="Z33" s="7"/>
+      <c r="AA33" s="7"/>
+      <c r="AB33" s="7"/>
+      <c r="AC33" s="7"/>
+      <c r="AD33" s="7"/>
+      <c r="AE33" s="7"/>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+      <c r="P34" s="7"/>
+      <c r="Q34" s="7"/>
+      <c r="R34" s="7"/>
+      <c r="S34" s="7"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="7"/>
+      <c r="V34" s="7"/>
+      <c r="W34" s="7"/>
+      <c r="X34" s="7"/>
+      <c r="Y34" s="7"/>
+      <c r="Z34" s="7"/>
+      <c r="AA34" s="7"/>
+      <c r="AB34" s="7"/>
+      <c r="AC34" s="7"/>
+      <c r="AD34" s="7"/>
+      <c r="AE34" s="7"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+      <c r="P35" s="7"/>
+      <c r="Q35" s="7"/>
+      <c r="R35" s="7"/>
+      <c r="S35" s="7"/>
+      <c r="T35" s="7"/>
+      <c r="U35" s="7"/>
+      <c r="V35" s="7"/>
+      <c r="W35" s="7"/>
+      <c r="X35" s="7"/>
+      <c r="Y35" s="7"/>
+      <c r="Z35" s="7"/>
+      <c r="AA35" s="7"/>
+      <c r="AB35" s="7"/>
+      <c r="AC35" s="7"/>
+      <c r="AD35" s="7"/>
+      <c r="AE35" s="7"/>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+      <c r="P36" s="7"/>
+      <c r="Q36" s="7"/>
+      <c r="R36" s="7"/>
+      <c r="S36" s="7"/>
+      <c r="T36" s="7"/>
+      <c r="U36" s="7"/>
+      <c r="V36" s="7"/>
+      <c r="W36" s="7"/>
+      <c r="X36" s="7"/>
+      <c r="Y36" s="7"/>
+      <c r="Z36" s="7"/>
+      <c r="AA36" s="7"/>
+      <c r="AB36" s="7"/>
+      <c r="AC36" s="7"/>
+      <c r="AD36" s="7"/>
+      <c r="AE36" s="7"/>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+      <c r="Q37" s="7"/>
+      <c r="R37" s="7"/>
+      <c r="S37" s="7"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="7"/>
+      <c r="V37" s="7"/>
+      <c r="W37" s="7"/>
+      <c r="X37" s="7"/>
+      <c r="Y37" s="7"/>
+      <c r="Z37" s="7"/>
+      <c r="AA37" s="7"/>
+      <c r="AB37" s="7"/>
+      <c r="AC37" s="7"/>
+      <c r="AD37" s="7"/>
+      <c r="AE37" s="7"/>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="7"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+      <c r="X38" s="7"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="7"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="7"/>
+      <c r="AC38" s="7"/>
+      <c r="AD38" s="7"/>
+      <c r="AE38" s="7"/>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7"/>
+      <c r="R39" s="7"/>
+      <c r="S39" s="7"/>
+      <c r="T39" s="7"/>
+      <c r="U39" s="7"/>
+      <c r="V39" s="7"/>
+      <c r="W39" s="7"/>
+      <c r="X39" s="7"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="7"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="7"/>
+      <c r="AC39" s="7"/>
+      <c r="AD39" s="7"/>
+      <c r="AE39" s="7"/>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="7"/>
+      <c r="Q40" s="7"/>
+      <c r="R40" s="7"/>
+      <c r="S40" s="7"/>
+      <c r="T40" s="7"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="7"/>
+      <c r="W40" s="7"/>
+      <c r="X40" s="7"/>
+      <c r="Y40" s="7"/>
+      <c r="Z40" s="7"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="7"/>
+      <c r="AC40" s="7"/>
+      <c r="AD40" s="7"/>
+      <c r="AE40" s="7"/>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+      <c r="P41" s="7"/>
+      <c r="Q41" s="7"/>
+      <c r="R41" s="7"/>
+      <c r="S41" s="7"/>
+      <c r="T41" s="7"/>
+      <c r="U41" s="7"/>
+      <c r="V41" s="7"/>
+      <c r="W41" s="7"/>
+      <c r="X41" s="7"/>
+      <c r="Y41" s="7"/>
+      <c r="Z41" s="7"/>
+      <c r="AA41" s="7"/>
+      <c r="AB41" s="7"/>
+      <c r="AC41" s="7"/>
+      <c r="AD41" s="7"/>
+      <c r="AE41" s="7"/>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+      <c r="P42" s="7"/>
+      <c r="Q42" s="7"/>
+      <c r="R42" s="7"/>
+      <c r="S42" s="7"/>
+      <c r="T42" s="7"/>
+      <c r="U42" s="7"/>
+      <c r="V42" s="7"/>
+      <c r="W42" s="7"/>
+      <c r="X42" s="7"/>
+      <c r="Y42" s="7"/>
+      <c r="Z42" s="7"/>
+      <c r="AA42" s="7"/>
+      <c r="AB42" s="7"/>
+      <c r="AC42" s="7"/>
+      <c r="AD42" s="7"/>
+      <c r="AE42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A4:AE4"/>
     <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="B10:AE10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AD11:AE11"/>
     <mergeCell ref="A17:AE17"/>
-    <mergeCell ref="A20:AE20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:AE33"/>
+    <mergeCell ref="A18:AE18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:AE19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:AE20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:AE21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:AE22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:AE23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:AE24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:AE25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:AE26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:AE27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:AE28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:AE29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:AE30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:AE31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:AE32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:AE33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:AE34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:AE35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:AE36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:AE37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:AE38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:AE39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:AE40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:AE41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:AE42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>