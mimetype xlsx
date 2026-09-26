--- v2 (2026-09-22)
+++ v3 (2026-09-26)
@@ -14,248 +14,248 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>LFI5</t>
-[...68 lines deleted...]
-    <t>Schweiz</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>sample size (number of forest plots)</t>
+  </si>
+  <si>
+    <t>higher/lower altitude zone</t>
+  </si>
+  <si>
+    <t>regional demarcation: economic region</t>
+  </si>
+  <si>
+    <t>unit: %, column total</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>economic region</t>
+  </si>
+  <si>
+    <t>Western Jura</t>
+  </si>
+  <si>
+    <t>Eastern Jura</t>
+  </si>
+  <si>
+    <t>Western Plateau</t>
+  </si>
+  <si>
+    <t>Central Plateau</t>
+  </si>
+  <si>
+    <t>Eastern Plateau</t>
+  </si>
+  <si>
+    <t>Western Pre-Alps</t>
+  </si>
+  <si>
+    <t>Central Pre-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Pre-Alps</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Central Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t>Southwestern Alps</t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Tieflagen</t>
-[...8 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+    <t>lower altitude zone</t>
+  </si>
+  <si>
+    <t>higher altitude zone</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>economic region [WIREGR0704, 366]
+Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Ohne Double-Sampling Stratifizierung (1-phasig) [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Stichprobengrösse (Anzahl Waldprobeflächen) [125], Stk.
-Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
+    <t>sample size (number of forest plots) [125], Stk.
+Number of forest sample plots (Plots).</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 12.05.2022 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>Spaltentotal [3]</t>
+    <t>column total [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Hochlagen/Tieflagen [NAISHLTLKOMB, 2635]
-Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
+    <t>higher/lower altitude zone [NAISHLTLKOMB, 2635]
+Areas in higher and lower altitude zones classified according to the system used for altitudinal vegetation belts in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005). The boundary between the higher and lower altitudes runs between the «upper montane» and «lower montane» levels on the Northern Alps and between the «high montane» and «upper/lower montane» levels to the Southern Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021).</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 07:22:36</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, Tieflagen, Hochlagen, Total</t>
+    <t>n/a, lower altitude zone, higher altitude zone, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -637,81 +637,81 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B18" sqref="B18:AE42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
-    <col min="10" max="10" width="9" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="19" max="19" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10" customWidth="true" style="0"/>
+    <col min="13" max="13" width="10" customWidth="true" style="0"/>
+    <col min="14" max="14" width="10" customWidth="true" style="0"/>
+    <col min="15" max="15" width="10" customWidth="true" style="0"/>
+    <col min="16" max="16" width="10" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10" customWidth="true" style="0"/>
+    <col min="18" max="18" width="11" customWidth="true" style="0"/>
+    <col min="19" max="19" width="11" customWidth="true" style="0"/>
     <col min="20" max="20" width="8" customWidth="true" style="0"/>
     <col min="21" max="21" width="8" customWidth="true" style="0"/>
-    <col min="22" max="22" width="9" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="27" max="27" width="8" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11" customWidth="true" style="0"/>
+    <col min="23" max="23" width="11" customWidth="true" style="0"/>
+    <col min="24" max="24" width="11" customWidth="true" style="0"/>
+    <col min="25" max="25" width="11" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11" customWidth="true" style="0"/>
+    <col min="27" max="27" width="11" customWidth="true" style="0"/>
     <col min="28" max="28" width="9" customWidth="true" style="0"/>
     <col min="29" max="29" width="9" customWidth="true" style="0"/>
-    <col min="30" max="30" width="6" customWidth="true" style="0"/>
-    <col min="31" max="31" width="6" customWidth="true" style="0"/>
+    <col min="30" max="30" width="8" customWidth="true" style="0"/>
+    <col min="31" max="31" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>4</v>
@@ -1355,424 +1355,424 @@
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="7"/>
-      <c r="C19" s="7" t="s">
+      <c r="B19" s="7" t="s">
         <v>33</v>
       </c>
+      <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="7"/>
-      <c r="C20" s="7" t="s">
+      <c r="B20" s="7" t="s">
         <v>35</v>
       </c>
+      <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="B21" s="7"/>
-      <c r="C21" s="7" t="s">
+      <c r="B21" s="7" t="s">
         <v>37</v>
       </c>
+      <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B22" s="7"/>
-      <c r="C22" s="7" t="s">
+      <c r="B22" s="7" t="s">
         <v>39</v>
       </c>
+      <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="7"/>
-      <c r="C23" s="7" t="s">
+      <c r="B23" s="7" t="s">
         <v>41</v>
       </c>
+      <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="B24" s="7"/>
-      <c r="C24" s="7" t="s">
+      <c r="B24" s="7" t="s">
         <v>43</v>
       </c>
+      <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="7"/>
-      <c r="C25" s="7" t="s">
+      <c r="B25" s="7" t="s">
         <v>45</v>
       </c>
+      <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="B26" s="7"/>
-      <c r="C26" s="7" t="s">
+      <c r="B26" s="7" t="s">
         <v>47</v>
       </c>
+      <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B27" s="7"/>
-      <c r="C27" s="7" t="s">
+      <c r="B27" s="7" t="s">
         <v>45</v>
       </c>
+      <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="B28" s="7"/>
-      <c r="C28" s="7" t="s">
+      <c r="B28" s="7" t="s">
         <v>47</v>
       </c>
+      <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B29" s="7"/>
-      <c r="C29" s="7" t="s">
+      <c r="B29" s="7" t="s">
         <v>50</v>
       </c>
+      <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
@@ -1797,239 +1797,239 @@
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B31" s="7"/>
-      <c r="C31" s="7" t="s">
+      <c r="B31" s="7" t="s">
         <v>53</v>
       </c>
+      <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
       <c r="Z31" s="7"/>
       <c r="AA31" s="7"/>
       <c r="AB31" s="7"/>
       <c r="AC31" s="7"/>
       <c r="AD31" s="7"/>
       <c r="AE31" s="7"/>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="B32" s="7"/>
-      <c r="C32" s="7" t="s">
+      <c r="B32" s="7" t="s">
         <v>55</v>
       </c>
+      <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
       <c r="V32" s="7"/>
       <c r="W32" s="7"/>
       <c r="X32" s="7"/>
       <c r="Y32" s="7"/>
       <c r="Z32" s="7"/>
       <c r="AA32" s="7"/>
       <c r="AB32" s="7"/>
       <c r="AC32" s="7"/>
       <c r="AD32" s="7"/>
       <c r="AE32" s="7"/>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="B33" s="7"/>
-      <c r="C33" s="7" t="s">
+      <c r="B33" s="7" t="s">
         <v>57</v>
       </c>
+      <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
       <c r="U33" s="7"/>
       <c r="V33" s="7"/>
       <c r="W33" s="7"/>
       <c r="X33" s="7"/>
       <c r="Y33" s="7"/>
       <c r="Z33" s="7"/>
       <c r="AA33" s="7"/>
       <c r="AB33" s="7"/>
       <c r="AC33" s="7"/>
       <c r="AD33" s="7"/>
       <c r="AE33" s="7"/>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B34" s="7"/>
-      <c r="C34" s="7" t="s">
+      <c r="B34" s="7" t="s">
         <v>59</v>
       </c>
+      <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
       <c r="U34" s="7"/>
       <c r="V34" s="7"/>
       <c r="W34" s="7"/>
       <c r="X34" s="7"/>
       <c r="Y34" s="7"/>
       <c r="Z34" s="7"/>
       <c r="AA34" s="7"/>
       <c r="AB34" s="7"/>
       <c r="AC34" s="7"/>
       <c r="AD34" s="7"/>
       <c r="AE34" s="7"/>
     </row>
     <row r="35" spans="1:31">
       <c r="A35" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="B35" s="7"/>
-      <c r="C35" s="7" t="s">
+      <c r="B35" s="7" t="s">
         <v>60</v>
       </c>
+      <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
       <c r="U35" s="7"/>
       <c r="V35" s="7"/>
       <c r="W35" s="7"/>
       <c r="X35" s="7"/>
       <c r="Y35" s="7"/>
       <c r="Z35" s="7"/>
       <c r="AA35" s="7"/>
       <c r="AB35" s="7"/>
       <c r="AC35" s="7"/>
       <c r="AD35" s="7"/>
       <c r="AE35" s="7"/>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="B36" s="7"/>
-      <c r="C36" s="7" t="s">
+      <c r="B36" s="7" t="s">
         <v>62</v>
       </c>
+      <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
       <c r="U36" s="7"/>
       <c r="V36" s="7"/>
       <c r="W36" s="7"/>
       <c r="X36" s="7"/>
       <c r="Y36" s="7"/>
       <c r="Z36" s="7"/>
       <c r="AA36" s="7"/>
       <c r="AB36" s="7"/>
@@ -2124,128 +2124,128 @@
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
       <c r="X39" s="7"/>
       <c r="Y39" s="7"/>
       <c r="Z39" s="7"/>
       <c r="AA39" s="7"/>
       <c r="AB39" s="7"/>
       <c r="AC39" s="7"/>
       <c r="AD39" s="7"/>
       <c r="AE39" s="7"/>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B40" s="7"/>
-      <c r="C40" s="7" t="s">
+      <c r="B40" s="7" t="s">
         <v>66</v>
       </c>
+      <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
       <c r="U40" s="7"/>
       <c r="V40" s="7"/>
       <c r="W40" s="7"/>
       <c r="X40" s="7"/>
       <c r="Y40" s="7"/>
       <c r="Z40" s="7"/>
       <c r="AA40" s="7"/>
       <c r="AB40" s="7"/>
       <c r="AC40" s="7"/>
       <c r="AD40" s="7"/>
       <c r="AE40" s="7"/>
     </row>
     <row r="41" spans="1:31">
       <c r="A41" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B41" s="7"/>
-      <c r="C41" s="7" t="s">
+      <c r="B41" s="7" t="s">
         <v>68</v>
       </c>
+      <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
       <c r="U41" s="7"/>
       <c r="V41" s="7"/>
       <c r="W41" s="7"/>
       <c r="X41" s="7"/>
       <c r="Y41" s="7"/>
       <c r="Z41" s="7"/>
       <c r="AA41" s="7"/>
       <c r="AB41" s="7"/>
       <c r="AC41" s="7"/>
       <c r="AD41" s="7"/>
       <c r="AE41" s="7"/>
     </row>
     <row r="42" spans="1:31">
       <c r="A42" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="B42" s="7"/>
-      <c r="C42" s="7" t="s">
+      <c r="B42" s="7" t="s">
         <v>70</v>
       </c>
+      <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
       <c r="U42" s="7"/>
       <c r="V42" s="7"/>
       <c r="W42" s="7"/>
       <c r="X42" s="7"/>
       <c r="Y42" s="7"/>
       <c r="Z42" s="7"/>
       <c r="AA42" s="7"/>
       <c r="AB42" s="7"/>
@@ -2259,98 +2259,74 @@
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A4:AE4"/>
     <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="B10:AE10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AD11:AE11"/>
     <mergeCell ref="A17:AE17"/>
     <mergeCell ref="A18:AE18"/>
-    <mergeCell ref="A19:B19"/>
-[...46 lines deleted...]
-    <mergeCell ref="C42:AE42"/>
+    <mergeCell ref="B19:AE19"/>
+    <mergeCell ref="B20:AE20"/>
+    <mergeCell ref="B21:AE21"/>
+    <mergeCell ref="B22:AE22"/>
+    <mergeCell ref="B23:AE23"/>
+    <mergeCell ref="B24:AE24"/>
+    <mergeCell ref="B25:AE25"/>
+    <mergeCell ref="B26:AE26"/>
+    <mergeCell ref="B27:AE27"/>
+    <mergeCell ref="B28:AE28"/>
+    <mergeCell ref="B29:AE29"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B31:AE31"/>
+    <mergeCell ref="B32:AE32"/>
+    <mergeCell ref="B33:AE33"/>
+    <mergeCell ref="B34:AE34"/>
+    <mergeCell ref="B35:AE35"/>
+    <mergeCell ref="B36:AE36"/>
+    <mergeCell ref="B37:AE37"/>
+    <mergeCell ref="B38:AE38"/>
+    <mergeCell ref="B39:AE39"/>
+    <mergeCell ref="B40:AE40"/>
+    <mergeCell ref="B41:AE41"/>
+    <mergeCell ref="B42:AE42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>