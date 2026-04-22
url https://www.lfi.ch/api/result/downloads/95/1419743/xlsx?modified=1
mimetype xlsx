--- v0 (2025-11-20)
+++ v1 (2026-04-22)
@@ -14,380 +14,380 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>taille de l'échantillon (nombre de placettes forestières)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest</t>
+      <t xml:space="preserve">: forêt accessible</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...47 lines deleted...]
-    <t>Switzerland</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...14 lines deleted...]
-    <t>hyperinsubric and colline</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419743/601100</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">sample size (number of forest plots)</t>
+      <t xml:space="preserve">taille de l'échantillon (nombre de placettes forestières)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #125</t>
     </r>
   </si>
   <si>
-    <t>Number of forest sample plots (Plots).</t>
+    <t>Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest</t>
+      <t xml:space="preserve">forêt accessible</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Area that meets the forest definition of the NFI, i.e. is «forest without shrub forest» or «shrub forest», and can be reached on foot.</t>
+    <t>Surface répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», et atteignable à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,51 +739,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1778,51 +1778,51 @@
         <v>100.0</v>
       </c>
       <c r="AC20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD20" s="6">
         <v>100.0</v>
       </c>
       <c r="AE20" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419743/601100</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -1838,191 +1838,191 @@
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">sample size (number of forest plots)</t>
+            <t xml:space="preserve">taille de l'échantillon (nombre de placettes forestières)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #125</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest</t>
+            <t xml:space="preserve">forêt accessible</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>