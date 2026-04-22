--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -17,377 +17,377 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>taille de l'échantillon (nombre de placettes forestières)</t>
-[...2 lines deleted...]
-    <t>étages de végétation NaiS (6 classes)</t>
+    <t>dimensioni del campionamento (numero di aree di saggio in bosco)</t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (6 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible</t>
+      <t xml:space="preserve">: bosco accessibile</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...47 lines deleted...]
-    <t>Suisse</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
-[...17 lines deleted...]
-    <t>total</t>
+    <t>subalpina superiore</t>
+  </si>
+  <si>
+    <t>subalpina</t>
+  </si>
+  <si>
+    <t>altimontana</t>
+  </si>
+  <si>
+    <t>montana inferiore e superiore</t>
+  </si>
+  <si>
+    <t>submontana</t>
+  </si>
+  <si>
+    <t>iperinsubrica e collinare</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419743/601100</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">taille de l'échantillon (nombre de placettes forestières)</t>
+      <t xml:space="preserve">dimensioni del campionamento (numero di aree di saggio in bosco)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #125</t>
     </r>
   </si>
   <si>
     <t>Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible</t>
+      <t xml:space="preserve">bosco accessibile</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Surface répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», et atteignable à pied.</t>
+    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto», e che può essere raggiunta a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,51 +739,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1778,51 +1778,51 @@
         <v>100.0</v>
       </c>
       <c r="AC20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD20" s="6">
         <v>100.0</v>
       </c>
       <c r="AE20" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419743/601100</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -1838,191 +1838,191 @@
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">taille de l'échantillon (nombre de placettes forestières)</t>
+            <t xml:space="preserve">dimensioni del campionamento (numero di aree di saggio in bosco)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #125</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible</t>
+            <t xml:space="preserve">bosco accessibile</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>