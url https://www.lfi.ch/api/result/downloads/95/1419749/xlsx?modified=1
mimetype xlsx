--- v0 (2026-01-11)
+++ v1 (2026-05-25)
@@ -14,380 +14,380 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>étages de végétation NaiS (6 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stichprobengrösse (Anzahl Waldprobeflächen)</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt IFN4/IFN5</t>
+      <t xml:space="preserve">: Wald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...47 lines deleted...]
-    <t>Suisse</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
-[...11 lines deleted...]
-    <t>total</t>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419749/601106</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">taille de l'échantillon (nombre de placettes forestières)</t>
+      <t xml:space="preserve">Stichprobengrösse (Anzahl Waldprobeflächen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #125</t>
     </r>
   </si>
   <si>
     <t>Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt IFN4/IFN5</t>
+      <t xml:space="preserve">Wald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026).</t>
+    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,51 +739,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1778,51 +1778,51 @@
         <v>100.0</v>
       </c>
       <c r="AC20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD20" s="6">
         <v>100.0</v>
       </c>
       <c r="AE20" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419749/601106</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -1838,191 +1838,191 @@
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">taille de l'échantillon (nombre de placettes forestières)</t>
+            <t xml:space="preserve">Stichprobengrösse (Anzahl Waldprobeflächen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #125</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt IFN4/IFN5</t>
+            <t xml:space="preserve">Wald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>