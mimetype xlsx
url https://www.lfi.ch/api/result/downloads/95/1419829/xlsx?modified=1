--- v1 (2026-01-11)
+++ v2 (2026-09-06)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Eigentum (2 Klassen)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>sample size (number of forest plots)</t>
+  </si>
+  <si>
+    <t>ownership (2 categories)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Wald</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>biogeografische Region</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>öffentlich</t>
-[...5 lines deleted...]
-    <t>Total</t>
+    <t>public</t>
+  </si>
+  <si>
+    <t>private</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419829/601186</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Stichprobengrösse (Anzahl Waldprobeflächen)</t>
+      <t xml:space="preserve">sample size (number of forest plots)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #125</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
+    <t>Number of forest sample plots (Plots).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Eigentum (2 Klassen)</t>
+      <t xml:space="preserve">ownership (2 categories)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Eigentumsverhältnis am Wald, charakterisiert mithilfe der zwei Klassen «öffentlich» und «privat». Grundlage: Forstdienstbefragung (MID 365: Eigentum)</t>
+    <t>Forest ownership, classified according to the two categories: 'public' and 'private'. Reference: Forest Service Survey (MID 365: Eigentum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">biogeographical region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wald</t>
+      <t xml:space="preserve">forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
+    <t>Area that meets the NFI's definition of 'forest', i.e. is «a forest without shrub forest» or «a shrub forest».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>100.0</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419829/601186</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Stichprobengrösse (Anzahl Waldprobeflächen)</t>
+            <t xml:space="preserve">sample size (number of forest plots)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #125</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Eigentum (2 Klassen)</t>
+            <t xml:space="preserve">ownership (2 categories)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wald</t>
+            <t xml:space="preserve">forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>