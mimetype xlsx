--- v0 (2025-12-08)
+++ v1 (2026-10-01)
@@ -1,439 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...102 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Lebensraumqualität hinsichtlich Totholz</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>low</t>
-[...179 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>gering</t>
+  </si>
+  <si>
+    <t>mässig</t>
+  </si>
+  <si>
+    <t>hoch</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Schutzwaldregion [SCHUREG, 829]
+Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Spaltentotal [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Lebensraumqualität hinsichtlich Totholz [THOLZGES, 692]
+Qualität des Lebensraums, beurteilt anhand der vorhandenen Totholztypen. Sind die drei Totholztypen «Dürrständer», «Ast- und Holzhaufen» und «Stöcke und liegendes Totholz» auf der Interpretationsfläche vorhanden, gilt die Lebensraumqualität als «hoch», bei zwei Typen als «mässig», bei keinem oder nur einem Typ als «tief». Grundlage: Feldaufnahme (MID 209: Asthaufen, MID 210: Stöcke, MID: 211: Dürrständer)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:36:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, gering, mässig, hoch, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +604,1027 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="8" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.3</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>4.5</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>0.6</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>7.3</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>1.1</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>6.7</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>1.4</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>15.1</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>2.2</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>10.6</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>1.7</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>33.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>2.5</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>10.2</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>46.4</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>1.5</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>44.3</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>2.2</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>44.1</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>2.7</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>41.5</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>3.0</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>52.6</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>2.7</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>35.6</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>2.6</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>44.8</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.9</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>49.1</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>1.5</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>48.4</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>2.2</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>49.2</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>2.7</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>43.4</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>3.0</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>36.5</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>2.6</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>31.5</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>2.5</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>45.0</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>0.9</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>100.0</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>100.0</v>
       </c>
-      <c r="E17" s="6" t="s">
+      <c r="E17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>100.0</v>
       </c>
-      <c r="G17" s="6" t="s">
+      <c r="G17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>100.0</v>
       </c>
-      <c r="I17" s="6" t="s">
+      <c r="I17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>100.0</v>
       </c>
-      <c r="K17" s="6" t="s">
+      <c r="K17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>100.0</v>
       </c>
-      <c r="M17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>100.0</v>
       </c>
-      <c r="O17" s="6" t="s">
+      <c r="O17" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>