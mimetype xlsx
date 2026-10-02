--- v1 (2026-10-01)
+++ v2 (2026-10-02)
@@ -14,227 +14,227 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>LFI5</t>
-[...44 lines deleted...]
-    <t>Schweiz</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>qualité de l'habitat en fonction du bois mort</t>
+  </si>
+  <si>
+    <t>découpage régional: région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>gering</t>
-[...11 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>faible</t>
+  </si>
+  <si>
+    <t>moyenne</t>
+  </si>
+  <si>
+    <t>élevée</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN1-IFN5 [2382]
+Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de forêt protectrice [SCHUREG, 829]
+Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Waldfläche [44], ha
-Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>surface forestière [44], ha
+Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>Spaltentotal [3]</t>
+    <t>total de colonne [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Lebensraumqualität hinsichtlich Totholz [THOLZGES, 692]
-Qualität des Lebensraums, beurteilt anhand der vorhandenen Totholztypen. Sind die drei Totholztypen «Dürrständer», «Ast- und Holzhaufen» und «Stöcke und liegendes Totholz» auf der Interpretationsfläche vorhanden, gilt die Lebensraumqualität als «hoch», bei zwei Typen als «mässig», bei keinem oder nur einem Typ als «tief». Grundlage: Feldaufnahme (MID 209: Asthaufen, MID 210: Stöcke, MID: 211: Dürrständer)</t>
+    <t>qualité de l'habitat en fonction du bois mort [THOLZGES, 692]
+Qualité de l'habitat, évaluée sur la base des types de bois mort présents. Si les trois types de bois mort «arbres secs sur pied», «tas de branches et de bois» et «souches et bois mort à terre» sont présents sur la surface d'interprétation, la qualité de l'habitat est considérée comme «élevée», pour deux types comme «moyenne», pour un seul type ou aucun type comme «faible». Source: relevé de terrain (MID 209: Asthaufen, MID 210: Stöcke, MID: 211: Dürrständer)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 23:36:55</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, gering, mässig, hoch, Total</t>
+    <t>pas d'indication, faible, moyenne, élevée, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">le reste: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -617,64 +617,64 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
     <col min="12" max="12" width="9" customWidth="true" style="0"/>
     <col min="13" max="13" width="9" customWidth="true" style="0"/>
     <col min="14" max="14" width="6" customWidth="true" style="0"/>
-    <col min="15" max="15" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>