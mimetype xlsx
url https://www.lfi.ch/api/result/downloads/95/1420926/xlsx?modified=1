--- v0 (2025-11-17)
+++ v1 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>LFI4–LFI5</t>
-[...5 lines deleted...]
-    <t>Hochlagen/Tieflagen</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>exploitations forcées</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 m³/Jahr</t>
+      <t xml:space="preserve">: 1000 m³/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Veränderung 2009/17–2018/26</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,243 +172,243 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
-[...2 lines deleted...]
-    <t>1000 m³/Jahr</t>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>1000 m³/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Tieflagen</t>
-[...5 lines deleted...]
-    <t>Total</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1420926/602283</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zwangsnutzung</t>
+      <t xml:space="preserve">exploitations forcées</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #423</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), die nicht aufgrund einer waldbaulichen Planung, sondern infolge eingetretener Schäden zwischen zwei Inventuren dem Wald entnommen wurden. Das Merkmal wird auf Ebene Probefläche aus der Nutzung der Probebäume und dem Zwangsnutzungsanteil (nach Auskunft der Förster/innen) abgeleitet.</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), exploités entre deux inventaires non pas dans le cadre d'une planification sylvicole, mais suite à des dommages. Cette caractéristique est déduite à l'échelle de la placette d'échantillonnage à partir de l'exploitation des arbres d'échantillonnage et de la part d'exploitations forcées (selon les informations des services forestiers).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hochlagen/Tieflagen</t>
+      <t xml:space="preserve">zones supérieures/inférieures</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
+    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,102 +760,102 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
@@ -1837,51 +1837,51 @@
         <v>182</v>
       </c>
       <c r="AY16" s="6">
         <v>27</v>
       </c>
       <c r="AZ16" s="6">
         <v>2044</v>
       </c>
       <c r="BA16" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:53" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1420926/602283</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1919,191 +1919,191 @@
       <c r="AQ17" s="3"/>
       <c r="AR17" s="3"/>
       <c r="AS17" s="3"/>
       <c r="AT17" s="3"/>
       <c r="AU17" s="3"/>
       <c r="AV17" s="3"/>
       <c r="AW17" s="3"/>
       <c r="AX17" s="3"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zwangsnutzung</t>
+            <t xml:space="preserve">exploitations forcées</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #423</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hochlagen/Tieflagen</t>
+            <t xml:space="preserve">zones supérieures/inférieures</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>