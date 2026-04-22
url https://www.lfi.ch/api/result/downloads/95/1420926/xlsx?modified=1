--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,128 +14,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>IFN4–IFN5</t>
-[...5 lines deleted...]
-    <t>zones supérieures/inférieures</t>
+    <t>NFI4–NFI5</t>
+  </si>
+  <si>
+    <t>sanitary/salvage fellings</t>
+  </si>
+  <si>
+    <t>higher/lower altitude zone</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
       <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 m³/an</t>
+      <t xml:space="preserve">: 1000 m³/yr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>évolution 2009/17–2018/26</t>
+    <t>change 2009/17–2018/26</t>
   </si>
   <si>
     <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
@@ -172,243 +172,243 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Suisse</t>
-[...2 lines deleted...]
-    <t>1000 m³/an</t>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>1000 m³/yr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>zones inférieures</t>
-[...2 lines deleted...]
-    <t>zones supérieures</t>
+    <t>lower altitude zone</t>
+  </si>
+  <si>
+    <t>higher altitude zone</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1420926/602283</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">exploitations forcées</t>
+      <t xml:space="preserve">sanitary/salvage fellings</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #423</t>
     </r>
   </si>
   <si>
-    <t>Volume de bois de tige en écorce de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), exploités entre deux inventaires non pas dans le cadre d'une planification sylvicole, mais suite à des dommages. Cette caractéristique est déduite à l'échelle de la placette d'échantillonnage à partir de l'exploitation des arbres d'échantillonnage et de la part d'exploitations forcées (selon les informations des services forestiers).</t>
+    <t>Volume of stemwood with bark of all trees and shrubs ≥12 cm diameter at breast height (dbh) that were removed from the forest because of damage that occurred between two inventories rather than due to silvicultural planning. The characteristic is derived at the sample plot level from the fellings of the tally trees and the proportion of sanitary/salvage fellings (according to information from the foresters).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zones supérieures/inférieures</t>
+      <t xml:space="preserve">higher/lower altitude zone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
+    <t>Areas in higher and lower altitude zones classified according to the system used for altitudinal vegetation belts in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005). The boundary between the higher and lower altitudes runs between the «upper montane» and «lower montane» levels on the Northern Alps and between the «high montane» and «upper/lower montane» levels to the Southern Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,51 +760,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
@@ -1837,51 +1837,51 @@
         <v>182</v>
       </c>
       <c r="AY16" s="6">
         <v>27</v>
       </c>
       <c r="AZ16" s="6">
         <v>2044</v>
       </c>
       <c r="BA16" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:53" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1420926/602283</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1919,86 +1919,86 @@
       <c r="AQ17" s="3"/>
       <c r="AR17" s="3"/>
       <c r="AS17" s="3"/>
       <c r="AT17" s="3"/>
       <c r="AU17" s="3"/>
       <c r="AV17" s="3"/>
       <c r="AW17" s="3"/>
       <c r="AX17" s="3"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">exploitations forcées</t>
+            <t xml:space="preserve">sanitary/salvage fellings</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #423</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zones supérieures/inférieures</t>
+            <t xml:space="preserve">higher/lower altitude zone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
@@ -2024,86 +2024,86 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>