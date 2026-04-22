--- v0 (2025-11-17)
+++ v1 (2026-04-22)
@@ -14,341 +14,341 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
-    <t>NFI4–NFI5</t>
-[...5 lines deleted...]
-    <t>higher/lower altitude zone</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>exploitations forcées</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: m³/ha/yr</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: m³/ha/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>production region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...11 lines deleted...]
-    <t>m³/ha/yr</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>m³/ha/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>lower altitude zone</t>
-[...2 lines deleted...]
-    <t>higher altitude zone</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1421185/602542</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">sanitary/salvage fellings</t>
+      <t xml:space="preserve">exploitations forcées</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #423</t>
     </r>
   </si>
   <si>
-    <t>Volume of stemwood with bark of all trees and shrubs ≥12 cm diameter at breast height (dbh) that were removed from the forest because of damage that occurred between two inventories rather than due to silvicultural planning. The characteristic is derived at the sample plot level from the fellings of the tally trees and the proportion of sanitary/salvage fellings (according to information from the foresters).</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), exploités entre deux inventaires non pas dans le cadre d'une planification sylvicole, mais suite à des dommages. Cette caractéristique est déduite à l'échelle de la placette d'échantillonnage à partir de l'exploitation des arbres d'échantillonnage et de la part d'exploitations forcées (selon les informations des services forestiers).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">higher/lower altitude zone</t>
+      <t xml:space="preserve">zones supérieures/inférieures</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Areas in higher and lower altitude zones classified according to the system used for altitudinal vegetation belts in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005). The boundary between the higher and lower altitudes runs between the «upper montane» and «lower montane» levels on the Northern Alps and between the «high montane» and «upper/lower montane» levels to the Southern Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -700,51 +700,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1017,233 +1017,233 @@
         <v>0.5</v>
       </c>
       <c r="K16" s="6">
         <v>46</v>
       </c>
       <c r="L16" s="6">
         <v>1.9</v>
       </c>
       <c r="M16" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1421185/602542</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">sanitary/salvage fellings</t>
+            <t xml:space="preserve">exploitations forcées</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #423</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">higher/lower altitude zone</t>
+            <t xml:space="preserve">zones supérieures/inférieures</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>