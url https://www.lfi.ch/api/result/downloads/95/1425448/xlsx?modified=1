--- v2 (2026-01-23)
+++ v3 (2026-09-22)
@@ -1,436 +1,346 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
-[...99 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>numero di fusti</t>
+  </si>
+  <si>
+    <t>tipo di riserva (2023)</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione di produzione</t>
+  </si>
+  <si>
+    <t>unità: %, totale colonna</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>natural forest reserve</t>
-[...179 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>riserva forestale naturale</t>
+  </si>
+  <si>
+    <t>riserva forestale speciale</t>
+  </si>
+  <si>
+    <t>altro bosco</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti [434]
+Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione di produzione [PRODREG, 49]
+Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>numero di fusti [73], Stk.
+Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 24.07.2020 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>totale colonna [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>tipo di riserva (2023) [WRES2023TYP, 2707]
+Tipo di riserva forestale (riserva forestale naturale, riserva forestale speciale, altra foresta), in base alle riserve forestali definite dai cantoni (2023) e alla decisione bosco/non bosco nel rispettivo inventario. Fonte: dati GIS dell'UFAM (2023), nonché rilievo sul terreno (MID 816) oppure - nel caso di un bosco inaccessibile - interpretazione di foto aeree</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 07:31:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, riserva forestale naturale, riserva forestale speciale, altro bosco, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +601,954 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M34"/>
+  <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="5" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>6.8</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>1.4</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>2.1</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>0.7</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>5.0</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>1.4</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>4.2</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>0.8</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>6.2</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>1.5</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>4.7</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>3.8</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>0.9</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>2.8</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>0.6</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>4.5</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>1.0</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>2.9</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>0.6</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>0.4</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>0.3</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>2.9</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
-[...2 lines deleted...]
-      <c r="C16" s="6">
+      <c r="B16" s="5">
+        <v>89.40000000000001</v>
+      </c>
+      <c r="C16" s="5">
         <v>1.6</v>
       </c>
-      <c r="D16" s="6">
-[...2 lines deleted...]
-      <c r="E16" s="6">
+      <c r="D16" s="5">
+        <v>95.099999999999994</v>
+      </c>
+      <c r="E16" s="5">
         <v>0.9</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>90.5</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>1.6</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>93.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>1.0</v>
       </c>
-      <c r="J16" s="6">
-[...2 lines deleted...]
-      <c r="K16" s="6">
+      <c r="J16" s="5">
+        <v>93.40000000000001</v>
+      </c>
+      <c r="K16" s="5">
         <v>1.5</v>
       </c>
-      <c r="L16" s="6">
-[...2 lines deleted...]
-      <c r="M16" s="6">
+      <c r="L16" s="5">
+        <v>92.40000000000001</v>
+      </c>
+      <c r="M16" s="5">
         <v>0.6</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>100.0</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>100.0</v>
       </c>
-      <c r="E17" s="6" t="s">
+      <c r="E17" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>100.0</v>
       </c>
-      <c r="G17" s="6" t="s">
+      <c r="G17" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>100.0</v>
       </c>
-      <c r="I17" s="6" t="s">
+      <c r="I17" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>100.0</v>
       </c>
-      <c r="K17" s="6" t="s">
+      <c r="K17" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>100.0</v>
       </c>
-      <c r="M17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M18" s="3"/>
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A18:M18"/>
-    <mergeCell ref="A21:M21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:M34"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:M20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:M21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:M22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:M23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:M24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:M25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:M26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:M27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:M28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:M29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:M30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:M31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:M32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:M33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:M34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:M35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:M36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:M37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:M38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:M39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:M40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:M41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:M42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:M43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>