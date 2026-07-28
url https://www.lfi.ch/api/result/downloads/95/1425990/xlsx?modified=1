--- v0 (2025-12-17)
+++ v1 (2026-07-28)
@@ -14,128 +14,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>NFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>number of stems (standing living trees) with microhabitat</t>
+    <t>nombre de tiges (arbres vifs sur pied) avec microhabitat</t>
   </si>
   <si>
-    <t>reserve type · microhabitats (20 classes)</t>
+    <t>type de réserve (2023) · microhabitats (20 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
       <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
     <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
@@ -172,341 +172,341 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>reserve type</t>
+    <t>type de réserve (2023)</t>
   </si>
   <si>
     <t>microhabitats (20 classes)</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>woodpecker breeding cavity</t>
+    <t>loge de pics</t>
   </si>
   <si>
-    <t>cavity (&lt;5 cm depth)</t>
+    <t>cavité plate (&lt;5 cm de profondeur)</t>
   </si>
   <si>
-    <t>cavity (&gt;5 cm depth)</t>
+    <t>cavité (&gt;5 cm de profondeur)</t>
   </si>
   <si>
-    <t>damage from insects</t>
+    <t>dégâts dus aux insectes</t>
   </si>
   <si>
-    <t>dendrotelm</t>
+    <t>dendrotelme</t>
   </si>
   <si>
-    <t>buttress-root concavity</t>
+    <t>cavité à la base du tronc</t>
   </si>
   <si>
-    <t>bark loss</t>
+    <t>bois sans écorce</t>
   </si>
   <si>
-    <t>fire scar</t>
+    <t>blessure due au feu</t>
   </si>
   <si>
-    <t>bark shelter/pocket</t>
+    <t xml:space="preserve">écorce décollée </t>
   </si>
   <si>
-    <t>fresh stem/large branch breakage</t>
+    <t>cime brisée fraîche</t>
   </si>
   <si>
-    <t>broad crack</t>
+    <t>fente large</t>
   </si>
   <si>
-    <t>crown deadwood</t>
+    <t>bois mort dans le houppier</t>
   </si>
   <si>
-    <t>canker or burrs</t>
+    <t>chancre ou loupes</t>
   </si>
   <si>
-    <t>perennial fungal fruiting body</t>
+    <t>sporophore de champignons pérennes</t>
   </si>
   <si>
-    <t>ephemeral fungal fruiting body</t>
+    <t>sporophore de champignons éphémères</t>
   </si>
   <si>
     <t>bryophytes &gt;10%</t>
   </si>
   <si>
     <t>lichens &gt;10%</t>
   </si>
   <si>
-    <t>ivy &gt;10%</t>
+    <t>lierres &gt;10%</t>
   </si>
   <si>
-    <t>resinosis</t>
+    <t>coulée de résine</t>
   </si>
   <si>
-    <t>other microhabitats</t>
+    <t>autres microhabitats</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>natural forest reserve</t>
+    <t>réserve forestière naturelle</t>
   </si>
   <si>
-    <t>special forest reserve</t>
+    <t>réserve forestière spéciale</t>
   </si>
   <si>
-    <t>other forest</t>
+    <t>autre forêt</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1425990/606512</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems (standing living trees) with microhabitat</t>
+      <t xml:space="preserve">nombre de tiges (arbres vifs sur pied) avec microhabitat</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #402</t>
     </r>
   </si>
   <si>
-    <t>Number of standing living trees and shrubs ≥12 cm in diameter at breast height (dbh) on which a microhabitat was found. Since various microhabitats at a time may be found on the same tree, the tree may contribute to the number of stems (standing-living) of several different microhabitats. Microhabitats are defined as: fungal fruiting bodies; areas on the stem where moss, lichen or ivy covers more than 10%; woodpecker breeding cavity; shallow tree cavity; wide crack; bark pocket; fresh break; dendrotelm; canker or burr; buttress-root concavity; deep tree cavity; area of exposed bare wood larger than a hand; stag-headedness; resin flow; insect damage (foot of trunk /trunk/stem); &gt;20% dead branches.</t>
+    <t>Nombre d'arbres et d'arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), sur lesquels un microhabitat a été constaté. Un même arbre pouvant présenter simultanément plusieurs microhabitats, il peut contribuer au nombre de tiges (vifs sur pied) correspondant à plusieurs microhabitats. Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reserve type</t>
+      <t xml:space="preserve">type de réserve (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2707</t>
     </r>
   </si>
   <si>
-    <t>Type of forest reserve («natural forest reserve», «special forest reserve“ or «other forest»), based on the forest reserves as designated by the cantons (as of 2023) and the forest/non-forest decision of the respective Inventory. Reference: GIS data from FOEN, 2023, and Field Survey (MID 816) or – if the forest is inaccessible – aerial photo interpretation</t>
+    <t>Type de réserve forestière (réserve forestière naturelle, réserve forestière spéciale, autre forêt), en fonction des réserves forestières indiquées par les cantons (état 2023) et de la décision forêt/hors forêt de l'inventaire concerné. Source: données SIG de l'OFEV (2023) et relevé de terrain (MID 816) ou - si la forêt n'est pas accessible - interprétation des photos aériennes</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">microhabitats (20 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2360</t>
     </r>
   </si>
   <si>
-    <t>Type of microhabitat that occurs at least once on a tree or shrub ≥12 cm in diameter at breast height (dbh). Reference: Field Survey (MID 819: Bemerkung zu Ex-LFI-Probebaum, MID1027: Baumschadenart, MID 1035-1049: Baummikrohabitate)</t>
+    <t>Type de microhabitat présent au moins une fois sur un arbre ou un arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm. Base: relevé de terrain (MID 819: Bemerkung zu Ex-LFI-Probebaum, MID1027: Baumschadenart, MID 1035-1049: Baummikrohabitate)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -858,52 +858,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -19127,51 +19127,51 @@
         <v>40</v>
       </c>
       <c r="AZ122" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA122" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BB122" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:54" customHeight="1" ht="21.75">
       <c r="A123" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1425990/606512</t>
           </r>
         </is>
       </c>
       <c r="C123" s="3"/>
       <c r="D123" s="3"/>
       <c r="E123" s="3"/>
       <c r="F123" s="3"/>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="J123" s="3"/>
       <c r="K123" s="3"/>
       <c r="L123" s="3"/>
@@ -19209,86 +19209,86 @@
       <c r="AR123" s="3"/>
       <c r="AS123" s="3"/>
       <c r="AT123" s="3"/>
       <c r="AU123" s="3"/>
       <c r="AV123" s="3"/>
       <c r="AW123" s="3"/>
       <c r="AX123" s="3"/>
       <c r="AY123" s="3"/>
       <c r="AZ123" s="3"/>
       <c r="BA123" s="3"/>
       <c r="BB123" s="3"/>
     </row>
     <row r="126" spans="1:54">
       <c r="A126" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems (standing living trees) with microhabitat</t>
+            <t xml:space="preserve">nombre de tiges (arbres vifs sur pied) avec microhabitat</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #402</t>
           </r>
         </is>
       </c>
     </row>
     <row r="127" spans="1:54" customHeight="1" ht="29">
       <c r="A127" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="129" spans="1:54">
       <c r="A129" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reserve type</t>
+            <t xml:space="preserve">type de réserve (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2707</t>
           </r>
         </is>
       </c>
     </row>
     <row r="130" spans="1:54" customHeight="1" ht="29">
       <c r="A130" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="132" spans="1:54">
       <c r="A132" t="inlineStr">
         <is>
           <r>
@@ -19349,86 +19349,86 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="136" spans="1:54" customHeight="1" ht="29">
       <c r="A136" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="138" spans="1:54">
       <c r="A138" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="139" spans="1:54" customHeight="1" ht="29">
       <c r="A139" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="141" spans="1:54">
       <c r="A141" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="142" spans="1:54" customHeight="1" ht="29">
       <c r="A142" s="1" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>