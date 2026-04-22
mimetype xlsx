--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,386 +14,386 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>IFN4–IFN5</t>
-[...5 lines deleted...]
-    <t>tipo dell'ultimo intervento</t>
+    <t>LFI4–LFI5</t>
+  </si>
+  <si>
+    <t>Nutzung von Schaftderbholz</t>
+  </si>
+  <si>
+    <t>Art des letzten Eingriffs</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %/anno, totale colonna</t>
+      <t xml:space="preserve">: %/Jahr, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>variazione 2009/17–2018/26</t>
-[...23 lines deleted...]
-    <t>%/anno</t>
+    <t>Veränderung 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>%/Jahr</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun intervento</t>
-[...50 lines deleted...]
-    <t>totale</t>
+    <t>kein Eingriff</t>
+  </si>
+  <si>
+    <t>Jungwaldpflege</t>
+  </si>
+  <si>
+    <t>Durchforstung</t>
+  </si>
+  <si>
+    <t>Lichtung</t>
+  </si>
+  <si>
+    <t>Räumung</t>
+  </si>
+  <si>
+    <t>Plenterung</t>
+  </si>
+  <si>
+    <t>Gebirgswalddurchforstung</t>
+  </si>
+  <si>
+    <t>Nieder-/Mittelwaldschlag</t>
+  </si>
+  <si>
+    <t>Überführung</t>
+  </si>
+  <si>
+    <t>Umwandlung</t>
+  </si>
+  <si>
+    <t>Sanitärhieb</t>
+  </si>
+  <si>
+    <t>Dauerwalddurchforstung</t>
+  </si>
+  <si>
+    <t>Waldrandpflege</t>
+  </si>
+  <si>
+    <t>Pflanzung</t>
+  </si>
+  <si>
+    <t>agro-forstlicher Eingriff</t>
+  </si>
+  <si>
+    <t>Entnahme einzelner Bäume</t>
+  </si>
+  <si>
+    <t>Sicherheitseingriff</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1426542/607089</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">utilizzazione del legno commerciabile del fusto</t>
+      <t xml:space="preserve">Nutzung von Schaftderbholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #87</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto senza corteccia e senza ceppaia di almeno 7 cm di diametro (limite del legno commerciabile) di tutti gli alberi e arbusti di almeno 12 cm di diametro a petto d'uomo (DPU) utilizzati tra due inventari e vivi al momento dell'inventario precedente.</t>
+    <t>Holzvolumen des Schaftes ohne Rinde und ohne Stock von mindestens 7 cm Durchmesser (Derbholzgrenze) aller zwischen zwei Inventuren genutzten und bei der Vorinventur lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo dell'ultimo intervento</t>
+      <t xml:space="preserve">Art des letzten Eingriffs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #709</t>
     </r>
   </si>
   <si>
-    <t>Informazione sul tipo di intervento che è stato effettuato nel popolamento. Fonte: inchiesta presso il servizio forestale (MID 610: Kalenderjahr alle Eingriffe seit Referenzdatum, MID 611: Art alle Eingriffe seit Referenzdatum)</t>
+    <t>Angabe, wie der Bestand beim letzten Eingriff behandelt wurde. Grundlage: Forstdienstbefragung (MID 610: Kalenderjahr alle Eingriffe seit Referenzdatum, MID 611: Art alle Eingriffe seit Referenzdatum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -745,51 +745,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1677,233 +1677,233 @@
         <v>100.0</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L31" s="6">
         <v>100.0</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="21.75">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1426542/607089</t>
           </r>
         </is>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">utilizzazione del legno commerciabile del fusto</t>
+            <t xml:space="preserve">Nutzung von Schaftderbholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #87</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo dell'ultimo intervento</t>
+            <t xml:space="preserve">Art des letzten Eingriffs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #709</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>