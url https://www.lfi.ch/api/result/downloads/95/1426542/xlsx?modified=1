--- v2 (2026-04-22)
+++ v3 (2026-04-22)
@@ -14,386 +14,386 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>LFI4–LFI5</t>
-[...5 lines deleted...]
-    <t>Art des letzten Eingriffs</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>exploitations de bois fort de tige</t>
+  </si>
+  <si>
+    <t>type de la dernière intervention</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %/Jahr, Spaltentotal</t>
+      <t xml:space="preserve">: %/an, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Veränderung 2009/17–2018/26</t>
-[...2 lines deleted...]
-    <t>Produktionsregion</t>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>%/Jahr</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>%/an</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>kein Eingriff</t>
-[...50 lines deleted...]
-    <t>Total</t>
+    <t>pas d'intervention</t>
+  </si>
+  <si>
+    <t>soins à la jeune forêt</t>
+  </si>
+  <si>
+    <t>éclaircie</t>
+  </si>
+  <si>
+    <t>coupe de mise en lumière</t>
+  </si>
+  <si>
+    <t>réalisation</t>
+  </si>
+  <si>
+    <t>jardinage</t>
+  </si>
+  <si>
+    <t>éclaircie en forêt de montagne</t>
+  </si>
+  <si>
+    <t>coupe de taillis et taillis-sous-futaie</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t>transformation</t>
+  </si>
+  <si>
+    <t>coupe sanitaire</t>
+  </si>
+  <si>
+    <t>éclaircie en forêt permanente</t>
+  </si>
+  <si>
+    <t>entretien de lisière</t>
+  </si>
+  <si>
+    <t>plantation</t>
+  </si>
+  <si>
+    <t>intervention agro-forestière</t>
+  </si>
+  <si>
+    <t>prélèvement d'arbres individuels</t>
+  </si>
+  <si>
+    <t>intervention sécuritaire</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1426542/607089</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nutzung von Schaftderbholz</t>
+      <t xml:space="preserve">exploitations de bois fort de tige</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #87</t>
     </r>
   </si>
   <si>
-    <t>Holzvolumen des Schaftes ohne Rinde und ohne Stock von mindestens 7 cm Durchmesser (Derbholzgrenze) aller zwischen zwei Inventuren genutzten und bei der Vorinventur lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD).</t>
+    <t>Volume de bois de tige sans écorce ni souche d'au moins 7 cm de diamètre (limite du bois fort) de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) exploités entre deux inventaires et vifs lors du précédent inventaire.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Art des letzten Eingriffs</t>
+      <t xml:space="preserve">type de la dernière intervention</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #709</t>
     </r>
   </si>
   <si>
-    <t>Angabe, wie der Bestand beim letzten Eingriff behandelt wurde. Grundlage: Forstdienstbefragung (MID 610: Kalenderjahr alle Eingriffe seit Referenzdatum, MID 611: Art alle Eingriffe seit Referenzdatum)</t>
+    <t>Indication de la manière dont le peuplement a été traité lors de la dernière intervention. Source: enquête auprès des services forestiers (MID 610: Année civile de toutes les interventions depuis la date de référence, MID 611: Genre de toutes les interventions depuis la date de référence)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -745,62 +745,62 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
@@ -1677,233 +1677,233 @@
         <v>100.0</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L31" s="6">
         <v>100.0</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="21.75">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1426542/607089</t>
           </r>
         </is>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nutzung von Schaftderbholz</t>
+            <t xml:space="preserve">exploitations de bois fort de tige</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #87</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Art des letzten Eingriffs</t>
+            <t xml:space="preserve">type de la dernière intervention</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #709</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>