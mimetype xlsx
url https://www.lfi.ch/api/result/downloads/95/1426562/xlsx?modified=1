--- v0 (2025-12-08)
+++ v1 (2026-04-22)
@@ -14,386 +14,386 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>NFI4–NFI5</t>
-[...5 lines deleted...]
-    <t>type of last silvicultural treatment</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>exploitations de bois fort de tige</t>
+  </si>
+  <si>
+    <t>type de la dernière intervention</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: m³/ha/yr</t>
+      <t xml:space="preserve">: m³/ha/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>change 2009/17–2018/26</t>
-[...2 lines deleted...]
-    <t>production region</t>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...11 lines deleted...]
-    <t>m³/ha/yr</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>m³/ha/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no treatment</t>
-[...20 lines deleted...]
-    <t>coppice cut</t>
+    <t>pas d'intervention</t>
+  </si>
+  <si>
+    <t>soins à la jeune forêt</t>
+  </si>
+  <si>
+    <t>éclaircie</t>
+  </si>
+  <si>
+    <t>coupe de mise en lumière</t>
+  </si>
+  <si>
+    <t>réalisation</t>
+  </si>
+  <si>
+    <t>jardinage</t>
+  </si>
+  <si>
+    <t>éclaircie en forêt de montagne</t>
+  </si>
+  <si>
+    <t>coupe de taillis et taillis-sous-futaie</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
     <t>transformation</t>
   </si>
   <si>
-    <t>sanitary felling</t>
-[...17 lines deleted...]
-    <t>tree removal to maintain infrastructre safety</t>
+    <t>coupe sanitaire</t>
+  </si>
+  <si>
+    <t>éclaircie en forêt permanente</t>
+  </si>
+  <si>
+    <t>entretien de lisière</t>
+  </si>
+  <si>
+    <t>plantation</t>
+  </si>
+  <si>
+    <t>intervention agro-forestière</t>
+  </si>
+  <si>
+    <t>prélèvement d'arbres individuels</t>
+  </si>
+  <si>
+    <t>intervention sécuritaire</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1426562/607109</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bolewood harvested</t>
+      <t xml:space="preserve">exploitations de bois fort de tige</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #87</t>
     </r>
   </si>
   <si>
-    <t>Wood volume of the stem without bark and stump ≥7 cm in diameter (limit for merchantable wood) of all trees and shrubs with a diameter at breast height (dbh) ≥12 cm that were harvested between two inventories and were alive during the earlier inventory.</t>
+    <t>Volume de bois de tige sans écorce ni souche d'au moins 7 cm de diamètre (limite du bois fort) de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) exploités entre deux inventaires et vifs lors du précédent inventaire.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">type of last silvicultural treatment</t>
+      <t xml:space="preserve">type de la dernière intervention</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #709</t>
     </r>
   </si>
   <si>
-    <t>Indication of how the stand was treated during the last intervention. Reference: Forest Service Survey (MID 610: Kalenderjahr alle Eingriffe seit Referenzdatum, MID 611: Art alle Eingriffe seit Referenzdatum)</t>
+    <t>Indication de la manière dont le peuplement a été traité lors de la dernière intervention. Source: enquête auprès des services forestiers (MID 610: Année civile de toutes les interventions depuis la date de référence, MID 611: Genre de toutes les interventions depuis la date de référence)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -745,51 +745,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1677,233 +1677,233 @@
         <v>1.1</v>
       </c>
       <c r="K31" s="6">
         <v>30</v>
       </c>
       <c r="L31" s="6">
         <v>5.3</v>
       </c>
       <c r="M31" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="21.75">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1426562/607109</t>
           </r>
         </is>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bolewood harvested</t>
+            <t xml:space="preserve">exploitations de bois fort de tige</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #87</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">type of last silvicultural treatment</t>
+            <t xml:space="preserve">type de la dernière intervention</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #709</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>