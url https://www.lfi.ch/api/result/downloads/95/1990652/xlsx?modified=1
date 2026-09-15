--- v1 (2026-01-23)
+++ v2 (2026-09-15)
@@ -1,436 +1,350 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
-[...99 lines deleted...]
-    <t>Svizzera</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>deadwood volume (merchantable wood), lying</t>
+  </si>
+  <si>
+    <t>deadwood: conifers or broadleaves</t>
+  </si>
+  <si>
+    <t>regional demarcation: production region</t>
+  </si>
+  <si>
+    <t>unit: m³/ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>m³/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...179 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>conifers</t>
+  </si>
+  <si>
+    <t>broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>production region [PRODREG, 49]
+Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>deadwood volume (merchantable wood), lying [417], m³
+Volume of lying deadwood ≥7 cm in diameter (merchantable wood), including merchantable pieces of wood in piles of branches.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 29.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>area [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - accessible forest without shrub forest [434]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>deadwood: conifers or broadleaves [HOLZTYP, 1870]
+Species group (conifers or broadleaves) of lying deadwood. Reference: Field Survey (MID 907: LIS-Totholz – Laub- oder Nadelholz)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 22:38:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, conifers, broadleaves, indeterminable, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +605,928 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M34"/>
+  <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="7" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5" customWidth="true" style="0"/>
+    <col min="8" max="8" width="7" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>11.4</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>13</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>8.4</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>13</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>28.4</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>12</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>27.2</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>6</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>8.3</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>19</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>18.8</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>11.8</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>10</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>8.6</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>13</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>7.2</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>17</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>5.1</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>15</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>10.4</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>13</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>7.9</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>1.3</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>17</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>1.9</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>31</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>1.6</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>21</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>0.8</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>29</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>0.1</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>77</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>1.2</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>24.5</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>8</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>18.9</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>9</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>37.2</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>10</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>33.1</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>6</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>18.8</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>11</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>27.9</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M18" s="3"/>
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A18:M18"/>
-    <mergeCell ref="A21:M21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:M34"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="B20:M20"/>
+    <mergeCell ref="B21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>