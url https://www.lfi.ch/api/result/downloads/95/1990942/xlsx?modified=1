--- v0 (2025-12-07)
+++ v1 (2026-04-22)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Totholz: Nadel- oder Laubholz</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>deadwood volume (merchantable wood), lying</t>
+  </si>
+  <si>
+    <t>deadwood: conifers or broadleaves</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: production region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>Produktionsregion</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>Wert nicht ermittelt</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...8 lines deleted...]
-    <t>Total</t>
+    <t>conifers</t>
+  </si>
+  <si>
+    <t>broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1990942/610652</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Totholzvolumen (Derbholz), liegend</t>
+      <t xml:space="preserve">deadwood volume (merchantable wood), lying</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #417</t>
     </r>
   </si>
   <si>
-    <t>Volumen des liegenden Totholzes ab 7 cm Durchmesser (Derbholz), inklusive Derbholzstücken in Asthaufen.</t>
+    <t>Volume of lying deadwood ≥7 cm in diameter (merchantable wood), including merchantable pieces of wood in piles of branches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Totholz: Nadel- oder Laubholz</t>
+      <t xml:space="preserve">deadwood: conifers or broadleaves</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1870</t>
     </r>
   </si>
   <si>
-    <t>Artengruppe (Nadelholz, Laubholz) des liegenden Totholzes. Grundlage: Feldaufnahme (MID 907: LIS-Totholz – Laub- oder Nadelholz)</t>
+    <t>Species group (conifers or broadleaves) of lying deadwood. Reference: Field Survey (MID 907: LIS-Totholz – Laub- oder Nadelholz)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">production region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1061,233 +1061,233 @@
         <v>100.0</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="6">
         <v>100.0</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1990942/610652</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Totholzvolumen (Derbholz), liegend</t>
+            <t xml:space="preserve">deadwood volume (merchantable wood), lying</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #417</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Totholz: Nadel- oder Laubholz</t>
+            <t xml:space="preserve">deadwood: conifers or broadleaves</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1870</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">production region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>