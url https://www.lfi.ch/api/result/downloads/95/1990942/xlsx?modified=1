--- v1 (2026-04-22)
+++ v2 (2026-04-23)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>deadwood: conifers or broadleaves</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>volume de bois mort (bois fort), à terre</t>
+  </si>
+  <si>
+    <t>bois mort: résineux ou feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>production region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...8 lines deleted...]
-    <t>Switzerland</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...5 lines deleted...]
-    <t>indeterminable</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1990942/610652</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">deadwood volume (merchantable wood), lying</t>
+      <t xml:space="preserve">volume de bois mort (bois fort), à terre</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #417</t>
     </r>
   </si>
   <si>
-    <t>Volume of lying deadwood ≥7 cm in diameter (merchantable wood), including merchantable pieces of wood in piles of branches.</t>
+    <t>Volume du bois mort à terre d'au moins 7 cm de diamètre (bois fort) y compris les morceaux de bois fort dans les tas de branches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">deadwood: conifers or broadleaves</t>
+      <t xml:space="preserve">bois mort: résineux ou feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1870</t>
     </r>
   </si>
   <si>
-    <t>Species group (conifers or broadleaves) of lying deadwood. Reference: Field Survey (MID 907: LIS-Totholz – Laub- oder Nadelholz)</t>
+    <t>Groupe des essences (résineux, feuillus) du bois mort à terre. Source: relevé de terrain (MID 907: LIS-Totholz – Laub- oder Nadelholz)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1061,233 +1061,233 @@
         <v>100.0</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="6">
         <v>100.0</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1990942/610652</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">deadwood volume (merchantable wood), lying</t>
+            <t xml:space="preserve">volume de bois mort (bois fort), à terre</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #417</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">deadwood: conifers or broadleaves</t>
+            <t xml:space="preserve">bois mort: résineux ou feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1870</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>