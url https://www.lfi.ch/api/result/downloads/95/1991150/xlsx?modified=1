--- v0 (2025-10-10)
+++ v1 (2026-04-22)
@@ -14,388 +14,388 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>LFI4–LFI5</t>
-[...5 lines deleted...]
-    <t>Eigentum (2 Klassen) · Nadelholz, Laubholz</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>exploitations de bois fort</t>
+  </si>
+  <si>
+    <t>propriété (2 classes) · résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 m³/Jahr</t>
+      <t xml:space="preserve">: 1000 m³/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Veränderung 2009/17–2018/26</t>
-[...32 lines deleted...]
-    <t>1000 m³/Jahr</t>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>propriété (2 classes)</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
+  </si>
+  <si>
+    <t>1000 m³/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...14 lines deleted...]
-    <t>privat</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>publique</t>
+  </si>
+  <si>
+    <t>privée</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991150/610860</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nutzung von Derbholz</t>
+      <t xml:space="preserve">exploitations de bois fort</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #114</t>
     </r>
   </si>
   <si>
-    <t>Holzvolumen des Schaftes ohne Rinde und ohne Stock sowie der Äste in Rinde von mindestens 7 cm Durchmesser (Derbholzgrenze) aller zwischen zwei Inventuren genutzten und bei der Vorinventur lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Die Derbholznutzung stellt eine Annäherung an die verwertbare Holzmenge dar. Sie kommt der Holznutzung gemäss der Schweizerischen Forststatistik am nächsten.</t>
+    <t>Volume de bois de tige sans écorce ni souche ainsi que des branches en écorce d'au moins 7 cm de diamètre (limite du bois fort) de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) exploités entre deux inventaires et vifs lors du précédent inventaire. Les exploitations de bois fort sont une estimation de la quantité de bois valorisable. Elles se rapprochent le plus des exploitations selon la Statistique forestière suisse.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Eigentum (2 Klassen)</t>
+      <t xml:space="preserve">propriété (2 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Eigentumsverhältnis am Wald, charakterisiert mithilfe der zwei Klassen «öffentlich» und «privat». Grundlage: Forstdienstbefragung (MID 365: Eigentum)</t>
+    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nadelholz, Laubholz</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -747,65 +747,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
@@ -1888,270 +1888,270 @@
         <v>140</v>
       </c>
       <c r="N32" s="6">
         <v>29</v>
       </c>
       <c r="O32" s="6">
         <v>6160</v>
       </c>
       <c r="P32" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="21.75">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991150/610860</t>
           </r>
         </is>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nutzung von Derbholz</t>
+            <t xml:space="preserve">exploitations de bois fort</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #114</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Eigentum (2 Klassen)</t>
+            <t xml:space="preserve">propriété (2 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nadelholz, Laubholz</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>