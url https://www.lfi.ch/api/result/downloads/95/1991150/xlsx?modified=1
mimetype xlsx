--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,388 +14,388 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>IFN4–IFN5</t>
-[...5 lines deleted...]
-    <t>propriété (2 classes) · résineux et feuillus</t>
+    <t>NFI4–NFI5</t>
+  </si>
+  <si>
+    <t>merchantable timber harvested</t>
+  </si>
+  <si>
+    <t>ownership (2 categories) · conifers and broadleaves</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 m³/an</t>
+      <t xml:space="preserve">: 1000 m³/yr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>évolution 2009/17–2018/26</t>
-[...32 lines deleted...]
-    <t>1000 m³/an</t>
+    <t>change 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>ownership (2 categories)</t>
+  </si>
+  <si>
+    <t>conifers and broadleaves</t>
+  </si>
+  <si>
+    <t>1000 m³/yr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...5 lines deleted...]
-    <t>indéterminable</t>
+    <t>conifers</t>
+  </si>
+  <si>
+    <t>broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>publique</t>
-[...2 lines deleted...]
-    <t>privée</t>
+    <t>public</t>
+  </si>
+  <si>
+    <t>private</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991150/610860</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">exploitations de bois fort</t>
+      <t xml:space="preserve">merchantable timber harvested</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #114</t>
     </r>
   </si>
   <si>
-    <t>Volume de bois de tige sans écorce ni souche ainsi que des branches en écorce d'au moins 7 cm de diamètre (limite du bois fort) de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) exploités entre deux inventaires et vifs lors du précédent inventaire. Les exploitations de bois fort sont une estimation de la quantité de bois valorisable. Elles se rapprochent le plus des exploitations selon la Statistique forestière suisse.</t>
+    <t>Wood volume of the stem without bark and stump and the branches with bark ≥7 cm in diameter (limit for merchantable wood) of all trees and shrubs with a diameter at breast height (dbh) ≥12 cm that were harvested between two inventories and were alive during the earlier inventory. The target variable "merchantable timber harvested" is an approximation of the amount of usable wood. It comes closest to the volume of timber harvested recorded in the Swiss Forest Statistics.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">propriété (2 classes)</t>
+      <t xml:space="preserve">ownership (2 categories)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
+    <t>Forest ownership, classified according to the two categories: 'public' and 'private'. Reference: Forest Service Survey (MID 365: Eigentum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">résineux et feuillus</t>
+      <t xml:space="preserve">conifers and broadleaves</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -747,52 +747,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1888,270 +1888,270 @@
         <v>140</v>
       </c>
       <c r="N32" s="6">
         <v>29</v>
       </c>
       <c r="O32" s="6">
         <v>6160</v>
       </c>
       <c r="P32" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="21.75">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991150/610860</t>
           </r>
         </is>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">exploitations de bois fort</t>
+            <t xml:space="preserve">merchantable timber harvested</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #114</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">propriété (2 classes)</t>
+            <t xml:space="preserve">ownership (2 categories)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">résineux et feuillus</t>
+            <t xml:space="preserve">conifers and broadleaves</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>