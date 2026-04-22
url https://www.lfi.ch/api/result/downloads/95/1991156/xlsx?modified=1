--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>IFN4–IFN5</t>
   </si>
   <si>
-    <t>utilizzazione del legno commerciabile</t>
-[...2 lines deleted...]
-    <t>proprietà (2 classi) · conifere e latifoglie</t>
+    <t>exploitations de bois fort</t>
+  </si>
+  <si>
+    <t>propriété (2 classes) · résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 m³/anno</t>
+      <t xml:space="preserve">: 1000 m³/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>variazione 2009/17–2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,287 +172,287 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
-[...8 lines deleted...]
-    <t>1000 m³/anno</t>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>propriété (2 classes)</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
+  </si>
+  <si>
+    <t>1000 m³/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...14 lines deleted...]
-    <t>privata</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>publique</t>
+  </si>
+  <si>
+    <t>privée</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991156/610866</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">utilizzazione del legno commerciabile</t>
+      <t xml:space="preserve">exploitations de bois fort</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #114</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto senza corteccia e senza ceppaia e dei rami con corteccia di almeno 7 cm di diametro (limite del legno commerciabile) di tutti gli alberi e arbusti di almeno 12 cm di diametro a petto d'uomo (DPU) utilizzati tra due inventari e vivi al momento dell'inventario precedente. L'utilizzazione di legno commerciabile è una stima della quantità di legno valorizzabile. Essa è la più vicina all'utilizzazione secondo la statistica forestale.</t>
+    <t>Volume de bois de tige sans écorce ni souche ainsi que des branches en écorce d'au moins 7 cm de diamètre (limite du bois fort) de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) exploités entre deux inventaires et vifs lors du précédent inventaire. Les exploitations de bois fort sont une estimation de la quantité de bois valorisable. Elles se rapprochent le plus des exploitations selon la Statistique forestière suisse.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proprietà (2 classi)</t>
+      <t xml:space="preserve">propriété (2 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Condizioni di proprietà del bosco, caratterizzate attraverso le due classi «pubblico» e «privato». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
+    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -804,103 +804,103 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="37" max="37" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="41" max="41" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="49" max="49" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:54">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" t="s">
@@ -4491,51 +4491,51 @@
         <v>526</v>
       </c>
       <c r="AZ32" s="6">
         <v>17</v>
       </c>
       <c r="BA32" s="6">
         <v>5957</v>
       </c>
       <c r="BB32" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:54" customHeight="1" ht="21.75">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991156/610866</t>
           </r>
         </is>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
@@ -4573,226 +4573,226 @@
       <c r="AR33" s="3"/>
       <c r="AS33" s="3"/>
       <c r="AT33" s="3"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="3"/>
       <c r="AW33" s="3"/>
       <c r="AX33" s="3"/>
       <c r="AY33" s="3"/>
       <c r="AZ33" s="3"/>
       <c r="BA33" s="3"/>
       <c r="BB33" s="3"/>
     </row>
     <row r="36" spans="1:54">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">utilizzazione del legno commerciabile</t>
+            <t xml:space="preserve">exploitations de bois fort</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #114</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:54" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:54">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proprietà (2 classi)</t>
+            <t xml:space="preserve">propriété (2 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:54" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:54">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:54" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:54">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:54" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:54">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:54" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:54" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>