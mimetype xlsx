--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,128 +14,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>IFN4–IFN5</t>
-[...5 lines deleted...]
-    <t>propriété (2 classes) · résineux et feuillus</t>
+    <t>NFI4–NFI5</t>
+  </si>
+  <si>
+    <t>merchantable timber harvested</t>
+  </si>
+  <si>
+    <t>ownership (2 categories) · conifers and broadleaves</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
       <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 m³/an</t>
+      <t xml:space="preserve">: 1000 m³/yr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>évolution 2009/17–2018/26</t>
+    <t>change 2009/17–2018/26</t>
   </si>
   <si>
     <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
@@ -172,287 +172,287 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Suisse</t>
-[...8 lines deleted...]
-    <t>1000 m³/an</t>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>ownership (2 categories)</t>
+  </si>
+  <si>
+    <t>conifers and broadleaves</t>
+  </si>
+  <si>
+    <t>1000 m³/yr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...5 lines deleted...]
-    <t>indéterminable</t>
+    <t>conifers</t>
+  </si>
+  <si>
+    <t>broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>publique</t>
-[...2 lines deleted...]
-    <t>privée</t>
+    <t>public</t>
+  </si>
+  <si>
+    <t>private</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991156/610866</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">exploitations de bois fort</t>
+      <t xml:space="preserve">merchantable timber harvested</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #114</t>
     </r>
   </si>
   <si>
-    <t>Volume de bois de tige sans écorce ni souche ainsi que des branches en écorce d'au moins 7 cm de diamètre (limite du bois fort) de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) exploités entre deux inventaires et vifs lors du précédent inventaire. Les exploitations de bois fort sont une estimation de la quantité de bois valorisable. Elles se rapprochent le plus des exploitations selon la Statistique forestière suisse.</t>
+    <t>Wood volume of the stem without bark and stump and the branches with bark ≥7 cm in diameter (limit for merchantable wood) of all trees and shrubs with a diameter at breast height (dbh) ≥12 cm that were harvested between two inventories and were alive during the earlier inventory. The target variable "merchantable timber harvested" is an approximation of the amount of usable wood. It comes closest to the volume of timber harvested recorded in the Swiss Forest Statistics.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">propriété (2 classes)</t>
+      <t xml:space="preserve">ownership (2 categories)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
+    <t>Forest ownership, classified according to the two categories: 'public' and 'private'. Reference: Forest Service Survey (MID 365: Eigentum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">résineux et feuillus</t>
+      <t xml:space="preserve">conifers and broadleaves</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -804,52 +804,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="15.139" bestFit="true" customWidth="true" style="0"/>
@@ -4491,51 +4491,51 @@
         <v>526</v>
       </c>
       <c r="AZ32" s="6">
         <v>17</v>
       </c>
       <c r="BA32" s="6">
         <v>5957</v>
       </c>
       <c r="BB32" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:54" customHeight="1" ht="21.75">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991156/610866</t>
           </r>
         </is>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
@@ -4573,121 +4573,121 @@
       <c r="AR33" s="3"/>
       <c r="AS33" s="3"/>
       <c r="AT33" s="3"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="3"/>
       <c r="AW33" s="3"/>
       <c r="AX33" s="3"/>
       <c r="AY33" s="3"/>
       <c r="AZ33" s="3"/>
       <c r="BA33" s="3"/>
       <c r="BB33" s="3"/>
     </row>
     <row r="36" spans="1:54">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">exploitations de bois fort</t>
+            <t xml:space="preserve">merchantable timber harvested</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #114</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:54" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:54">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">propriété (2 classes)</t>
+            <t xml:space="preserve">ownership (2 categories)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:54" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:54">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">résineux et feuillus</t>
+            <t xml:space="preserve">conifers and broadleaves</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:54" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:54">
       <c r="A45" t="inlineStr">
         <is>
           <r>
@@ -4713,86 +4713,86 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:54" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:54">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:54" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:54" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>