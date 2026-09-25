--- v1 (2026-07-26)
+++ v2 (2026-09-25)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>LFI5</t>
   </si>
   <si>
     <t>Waldfläche</t>
   </si>
   <si>
     <t>waldbaulicher Eingriff seit der Vorinventur</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>Regionale Gliederung: Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
   </si>
   <si>
     <t>Zustand 2018/26</t>
   </si>
   <si>
     <t>Wirtschaftsregion</t>
   </si>
   <si>
     <t>Jura West</t>
   </si>
   <si>
     <t>Jura Ost</t>
   </si>
   <si>
     <t>Mittelland West</t>
   </si>
   <si>
     <t>Mittelland Mitte</t>
   </si>
   <si>
     <t>Mittelland Ost</t>
   </si>
   <si>
     <t>Voralpen West</t>
   </si>
@@ -163,298 +107,258 @@
   <si>
     <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
     <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Eingriff</t>
   </si>
   <si>
     <t>kein Eingriff</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion [WIREGR0704, 366]
+Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>waldbaulicher Eingriff seit der Vorinventur [EINGSEITVI, 2739]
+Angabe, ob seit der letzten Inventur ein waldbaulicher Eingriff stattgefunden hat. Grundlage: Forstdienstbefragung (MID 611: Art alle Eingriffe seit Referenzdatum)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:46:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Eingriff, kein Eingriff, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -715,980 +619,1630 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE33"/>
+  <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:AE40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
-[...29 lines deleted...]
-    <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12" customWidth="true" style="0"/>
+    <col min="15" max="15" width="7" customWidth="true" style="0"/>
+    <col min="16" max="16" width="11" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12" customWidth="true" style="0"/>
+    <col min="19" max="19" width="7" customWidth="true" style="0"/>
+    <col min="20" max="20" width="10" customWidth="true" style="0"/>
+    <col min="21" max="21" width="5" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11" customWidth="true" style="0"/>
+    <col min="23" max="23" width="6" customWidth="true" style="0"/>
+    <col min="24" max="24" width="11" customWidth="true" style="0"/>
+    <col min="25" max="25" width="6" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11" customWidth="true" style="0"/>
+    <col min="27" max="27" width="6" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11" customWidth="true" style="0"/>
+    <col min="29" max="29" width="6" customWidth="true" style="0"/>
+    <col min="30" max="30" width="9" customWidth="true" style="0"/>
+    <col min="31" max="31" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:31">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...27 lines deleted...]
-      <c r="AE10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+      <c r="Y10" s="3"/>
+      <c r="Z10" s="3"/>
+      <c r="AA10" s="3"/>
+      <c r="AB10" s="3"/>
+      <c r="AC10" s="3"/>
+      <c r="AD10" s="3"/>
+      <c r="AE10" s="3"/>
     </row>
     <row r="11" spans="1:31">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
-      <c r="P11" s="4" t="s">
+      <c r="O11" s="3"/>
+      <c r="P11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="Q11" s="4"/>
-      <c r="R11" s="4" t="s">
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="S11" s="4"/>
-      <c r="T11" s="4" t="s">
+      <c r="S11" s="3"/>
+      <c r="T11" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="U11" s="4"/>
-      <c r="V11" s="4" t="s">
+      <c r="U11" s="3"/>
+      <c r="V11" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="W11" s="4"/>
-      <c r="X11" s="4" t="s">
+      <c r="W11" s="3"/>
+      <c r="X11" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="Y11" s="4"/>
-      <c r="Z11" s="4" t="s">
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="AA11" s="4"/>
-      <c r="AB11" s="4" t="s">
+      <c r="AA11" s="3"/>
+      <c r="AB11" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="AC11" s="4"/>
-      <c r="AD11" s="4" t="s">
+      <c r="AC11" s="3"/>
+      <c r="AD11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AE11" s="4"/>
+      <c r="AE11" s="3"/>
     </row>
     <row r="12" spans="1:31">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="P12" s="4" t="s">
+      <c r="P12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Q12" s="4" t="s">
+      <c r="Q12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="R12" s="4" t="s">
+      <c r="R12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="S12" s="4" t="s">
+      <c r="S12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="T12" s="4" t="s">
+      <c r="T12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="U12" s="4" t="s">
+      <c r="U12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="V12" s="4" t="s">
+      <c r="V12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="W12" s="4" t="s">
+      <c r="W12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="X12" s="4" t="s">
+      <c r="X12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y12" s="4" t="s">
+      <c r="Y12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z12" s="4" t="s">
+      <c r="Z12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AA12" s="4" t="s">
+      <c r="AA12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AB12" s="4" t="s">
+      <c r="AB12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AC12" s="4" t="s">
+      <c r="AC12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AD12" s="4" t="s">
+      <c r="AD12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AE12" s="4" t="s">
+      <c r="AE12" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:31">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="P13" s="6">
+      <c r="P13" s="5">
         <v>0.0</v>
       </c>
-      <c r="Q13" s="6" t="s">
+      <c r="Q13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="R13" s="6">
+      <c r="R13" s="5">
         <v>0.0</v>
       </c>
-      <c r="S13" s="6" t="s">
+      <c r="S13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="T13" s="6">
+      <c r="T13" s="5">
         <v>0.0</v>
       </c>
-      <c r="U13" s="6" t="s">
+      <c r="U13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="V13" s="6">
+      <c r="V13" s="5">
         <v>0.0</v>
       </c>
-      <c r="W13" s="6" t="s">
+      <c r="W13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="X13" s="6">
+      <c r="X13" s="5">
         <v>0.0</v>
       </c>
-      <c r="Y13" s="6" t="s">
+      <c r="Y13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="Z13" s="6">
+      <c r="Z13" s="5">
         <v>0.0</v>
       </c>
-      <c r="AA13" s="6" t="s">
+      <c r="AA13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AB13" s="6">
+      <c r="AB13" s="5">
         <v>0.0</v>
       </c>
-      <c r="AC13" s="6" t="s">
+      <c r="AC13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AD13" s="6">
+      <c r="AD13" s="5">
         <v>0.0</v>
       </c>
-      <c r="AE13" s="6" t="s">
+      <c r="AE13" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>77.5</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>5</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>23.2</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>12</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>25.1</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>11</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>52.3</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>7</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>70.40000000000001</v>
+      </c>
+      <c r="K14" s="5">
         <v>6</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>11.7</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>17</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>37.2</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>9</v>
       </c>
-      <c r="P14" s="6">
+      <c r="P14" s="5">
         <v>30.3</v>
       </c>
-      <c r="Q14" s="6">
+      <c r="Q14" s="5">
         <v>10</v>
       </c>
-      <c r="R14" s="6">
+      <c r="R14" s="5">
         <v>12.4</v>
       </c>
-      <c r="S14" s="6">
+      <c r="S14" s="5">
         <v>17</v>
       </c>
-      <c r="T14" s="6">
+      <c r="T14" s="5">
         <v>4.9</v>
       </c>
-      <c r="U14" s="6">
+      <c r="U14" s="5">
         <v>27</v>
       </c>
-      <c r="V14" s="6">
+      <c r="V14" s="5">
         <v>10.1</v>
       </c>
-      <c r="W14" s="6">
+      <c r="W14" s="5">
         <v>18</v>
       </c>
-      <c r="X14" s="6">
+      <c r="X14" s="5">
         <v>19.8</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="Y14" s="5">
         <v>13</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="Z14" s="5">
         <v>29.2</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AA14" s="5">
         <v>11</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="AB14" s="5">
         <v>12.4</v>
       </c>
-      <c r="AC14" s="6">
+      <c r="AC14" s="5">
         <v>16</v>
       </c>
-      <c r="AD14" s="6">
+      <c r="AD14" s="5">
         <v>416.5</v>
       </c>
-      <c r="AE14" s="6">
+      <c r="AE14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:31">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>70.2</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>6</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>18.4</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>13</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>14.8</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>15</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>23.5</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>12</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>34.9</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>9</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>26.5</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>11</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>57.4</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>7</v>
       </c>
-      <c r="P15" s="6">
+      <c r="P15" s="5">
         <v>38.2</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="Q15" s="5">
         <v>9</v>
       </c>
-      <c r="R15" s="6">
+      <c r="R15" s="5">
         <v>40.9</v>
       </c>
-      <c r="S15" s="6">
+      <c r="S15" s="5">
         <v>9</v>
       </c>
-      <c r="T15" s="6">
+      <c r="T15" s="5">
         <v>17.3</v>
       </c>
-      <c r="U15" s="6">
+      <c r="U15" s="5">
         <v>14</v>
       </c>
-      <c r="V15" s="6">
+      <c r="V15" s="5">
         <v>16.9</v>
       </c>
-      <c r="W15" s="6">
+      <c r="W15" s="5">
         <v>14</v>
       </c>
-      <c r="X15" s="6">
+      <c r="X15" s="5">
         <v>75.5</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="5">
         <v>6</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="Z15" s="5">
         <v>90.0</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="5">
         <v>6</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="AB15" s="5">
         <v>108.3</v>
       </c>
-      <c r="AC15" s="6">
+      <c r="AC15" s="5">
         <v>3</v>
       </c>
-      <c r="AD15" s="6">
+      <c r="AD15" s="5">
         <v>633.0</v>
       </c>
-      <c r="AE15" s="6">
+      <c r="AE15" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:31">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="6">
-[...2 lines deleted...]
-      <c r="C16" s="6">
+      <c r="B16" s="5">
+        <v>147.80000000000001</v>
+      </c>
+      <c r="C16" s="5">
         <v>3</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>41.6</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>8</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>39.9</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>9</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>75.8</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>6</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>105.3</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>4</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>38.2</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>9</v>
       </c>
-      <c r="N16" s="6">
-[...2 lines deleted...]
-      <c r="O16" s="6">
+      <c r="N16" s="5">
+        <v>94.59999999999999</v>
+      </c>
+      <c r="O16" s="5">
         <v>5</v>
       </c>
-      <c r="P16" s="6">
-[...2 lines deleted...]
-      <c r="Q16" s="6">
+      <c r="P16" s="5">
+        <v>68.59999999999999</v>
+      </c>
+      <c r="Q16" s="5">
         <v>6</v>
       </c>
-      <c r="R16" s="6">
+      <c r="R16" s="5">
         <v>53.3</v>
       </c>
-      <c r="S16" s="6">
+      <c r="S16" s="5">
         <v>8</v>
       </c>
-      <c r="T16" s="6">
+      <c r="T16" s="5">
         <v>22.2</v>
       </c>
-      <c r="U16" s="6">
+      <c r="U16" s="5">
         <v>12</v>
       </c>
-      <c r="V16" s="6">
+      <c r="V16" s="5">
         <v>27.0</v>
       </c>
-      <c r="W16" s="6">
+      <c r="W16" s="5">
         <v>11</v>
       </c>
-      <c r="X16" s="6">
-[...2 lines deleted...]
-      <c r="Y16" s="6">
+      <c r="X16" s="5">
+        <v>95.40000000000001</v>
+      </c>
+      <c r="Y16" s="5">
         <v>5</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="Z16" s="5">
         <v>119.2</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="AA16" s="5">
         <v>5</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="AB16" s="5">
         <v>120.7</v>
       </c>
-      <c r="AC16" s="6">
+      <c r="AC16" s="5">
         <v>3</v>
       </c>
-      <c r="AD16" s="6">
+      <c r="AD16" s="5">
         <v>1049.5</v>
       </c>
-      <c r="AE16" s="6">
+      <c r="AE16" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:31" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...56 lines deleted...]
-      <c r="AE17" s="3"/>
+      <c r="A17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+      <c r="P17" s="2"/>
+      <c r="Q17" s="2"/>
+      <c r="R17" s="2"/>
+      <c r="S17" s="2"/>
+      <c r="T17" s="2"/>
+      <c r="U17" s="2"/>
+      <c r="V17" s="2"/>
+      <c r="W17" s="2"/>
+      <c r="X17" s="2"/>
+      <c r="Y17" s="2"/>
+      <c r="Z17" s="2"/>
+      <c r="AA17" s="2"/>
+      <c r="AB17" s="2"/>
+      <c r="AC17" s="2"/>
+      <c r="AD17" s="2"/>
+      <c r="AE17" s="2"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
     </row>
     <row r="20" spans="1:31">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
     </row>
     <row r="23" spans="1:31">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
     </row>
     <row r="26" spans="1:31">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
     </row>
     <row r="29" spans="1:31">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
     </row>
     <row r="32" spans="1:31">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7"/>
+      <c r="R32" s="7"/>
+      <c r="S32" s="7"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+      <c r="V32" s="7"/>
+      <c r="W32" s="7"/>
+      <c r="X32" s="7"/>
+      <c r="Y32" s="7"/>
+      <c r="Z32" s="7"/>
+      <c r="AA32" s="7"/>
+      <c r="AB32" s="7"/>
+      <c r="AC32" s="7"/>
+      <c r="AD32" s="7"/>
+      <c r="AE32" s="7"/>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="7"/>
+      <c r="Q33" s="7"/>
+      <c r="R33" s="7"/>
+      <c r="S33" s="7"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="7"/>
+      <c r="V33" s="7"/>
+      <c r="W33" s="7"/>
+      <c r="X33" s="7"/>
+      <c r="Y33" s="7"/>
+      <c r="Z33" s="7"/>
+      <c r="AA33" s="7"/>
+      <c r="AB33" s="7"/>
+      <c r="AC33" s="7"/>
+      <c r="AD33" s="7"/>
+      <c r="AE33" s="7"/>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+      <c r="P34" s="7"/>
+      <c r="Q34" s="7"/>
+      <c r="R34" s="7"/>
+      <c r="S34" s="7"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="7"/>
+      <c r="V34" s="7"/>
+      <c r="W34" s="7"/>
+      <c r="X34" s="7"/>
+      <c r="Y34" s="7"/>
+      <c r="Z34" s="7"/>
+      <c r="AA34" s="7"/>
+      <c r="AB34" s="7"/>
+      <c r="AC34" s="7"/>
+      <c r="AD34" s="7"/>
+      <c r="AE34" s="7"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+      <c r="P35" s="7"/>
+      <c r="Q35" s="7"/>
+      <c r="R35" s="7"/>
+      <c r="S35" s="7"/>
+      <c r="T35" s="7"/>
+      <c r="U35" s="7"/>
+      <c r="V35" s="7"/>
+      <c r="W35" s="7"/>
+      <c r="X35" s="7"/>
+      <c r="Y35" s="7"/>
+      <c r="Z35" s="7"/>
+      <c r="AA35" s="7"/>
+      <c r="AB35" s="7"/>
+      <c r="AC35" s="7"/>
+      <c r="AD35" s="7"/>
+      <c r="AE35" s="7"/>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+      <c r="P36" s="7"/>
+      <c r="Q36" s="7"/>
+      <c r="R36" s="7"/>
+      <c r="S36" s="7"/>
+      <c r="T36" s="7"/>
+      <c r="U36" s="7"/>
+      <c r="V36" s="7"/>
+      <c r="W36" s="7"/>
+      <c r="X36" s="7"/>
+      <c r="Y36" s="7"/>
+      <c r="Z36" s="7"/>
+      <c r="AA36" s="7"/>
+      <c r="AB36" s="7"/>
+      <c r="AC36" s="7"/>
+      <c r="AD36" s="7"/>
+      <c r="AE36" s="7"/>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+      <c r="Q37" s="7"/>
+      <c r="R37" s="7"/>
+      <c r="S37" s="7"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="7"/>
+      <c r="V37" s="7"/>
+      <c r="W37" s="7"/>
+      <c r="X37" s="7"/>
+      <c r="Y37" s="7"/>
+      <c r="Z37" s="7"/>
+      <c r="AA37" s="7"/>
+      <c r="AB37" s="7"/>
+      <c r="AC37" s="7"/>
+      <c r="AD37" s="7"/>
+      <c r="AE37" s="7"/>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="7"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+      <c r="X38" s="7"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="7"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="7"/>
+      <c r="AC38" s="7"/>
+      <c r="AD38" s="7"/>
+      <c r="AE38" s="7"/>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7"/>
+      <c r="R39" s="7"/>
+      <c r="S39" s="7"/>
+      <c r="T39" s="7"/>
+      <c r="U39" s="7"/>
+      <c r="V39" s="7"/>
+      <c r="W39" s="7"/>
+      <c r="X39" s="7"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="7"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="7"/>
+      <c r="AC39" s="7"/>
+      <c r="AD39" s="7"/>
+      <c r="AE39" s="7"/>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="7"/>
+      <c r="Q40" s="7"/>
+      <c r="R40" s="7"/>
+      <c r="S40" s="7"/>
+      <c r="T40" s="7"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="7"/>
+      <c r="W40" s="7"/>
+      <c r="X40" s="7"/>
+      <c r="Y40" s="7"/>
+      <c r="Z40" s="7"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="7"/>
+      <c r="AC40" s="7"/>
+      <c r="AD40" s="7"/>
+      <c r="AE40" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A4:AE4"/>
     <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="B10:AE10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AD11:AE11"/>
     <mergeCell ref="A17:AE17"/>
-    <mergeCell ref="A20:AE20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:AE33"/>
+    <mergeCell ref="A18:AE18"/>
+    <mergeCell ref="B19:AE19"/>
+    <mergeCell ref="B20:AE20"/>
+    <mergeCell ref="B21:AE21"/>
+    <mergeCell ref="B22:AE22"/>
+    <mergeCell ref="B23:AE23"/>
+    <mergeCell ref="B24:AE24"/>
+    <mergeCell ref="B25:AE25"/>
+    <mergeCell ref="B26:AE26"/>
+    <mergeCell ref="B27:AE27"/>
+    <mergeCell ref="B28:AE28"/>
+    <mergeCell ref="B29:AE29"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B31:AE31"/>
+    <mergeCell ref="B32:AE32"/>
+    <mergeCell ref="B33:AE33"/>
+    <mergeCell ref="B34:AE34"/>
+    <mergeCell ref="B35:AE35"/>
+    <mergeCell ref="B36:AE36"/>
+    <mergeCell ref="B37:AE37"/>
+    <mergeCell ref="B38:AE38"/>
+    <mergeCell ref="B39:AE39"/>
+    <mergeCell ref="B40:AE40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>