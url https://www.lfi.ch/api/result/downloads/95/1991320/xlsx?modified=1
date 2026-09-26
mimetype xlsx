--- v2 (2026-09-25)
+++ v3 (2026-09-26)
@@ -14,242 +14,242 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>LFI5</t>
-[...68 lines deleted...]
-    <t>Schweiz</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>silvicultural treatment since the last inventory</t>
+  </si>
+  <si>
+    <t>regional demarcation: economic region</t>
+  </si>
+  <si>
+    <t>unit: 1000 ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI1-NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>economic region</t>
+  </si>
+  <si>
+    <t>Western Jura</t>
+  </si>
+  <si>
+    <t>Eastern Jura</t>
+  </si>
+  <si>
+    <t>Western Plateau</t>
+  </si>
+  <si>
+    <t>Central Plateau</t>
+  </si>
+  <si>
+    <t>Eastern Plateau</t>
+  </si>
+  <si>
+    <t>Western Pre-Alps</t>
+  </si>
+  <si>
+    <t>Central Pre-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Pre-Alps</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Central Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t>Southwestern Alps</t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Eingriff</t>
-[...8 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+    <t>treatment</t>
+  </si>
+  <si>
+    <t>no treatment</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI1-NFI5 [2382]
+Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>economic region [WIREGR0704, 366]
+Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Waldfläche [44], ha
-Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>forest area [44], ha
+All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>waldbaulicher Eingriff seit der Vorinventur [EINGSEITVI, 2739]
-Angabe, ob seit der letzten Inventur ein waldbaulicher Eingriff stattgefunden hat. Grundlage: Forstdienstbefragung (MID 611: Art alle Eingriffe seit Referenzdatum)</t>
+    <t>silvicultural treatment since the last inventory [EINGSEITVI, 2739]
+Indication as to whether a silvicultural treatment took place since the last inventory. Reference: Forest Service Survey (MID 611: Art alle Eingriffe seit Referenzdatum)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 23:46:56</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, Eingriff, kein Eingriff, Total</t>
+    <t>n/a, treatment, no treatment, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -632,80 +632,80 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B18" sqref="B18:AE40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="9" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13" customWidth="true" style="0"/>
-    <col min="9" max="9" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="7" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11" customWidth="true" style="0"/>
-[...14 lines deleted...]
-    <col min="27" max="27" width="6" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13" customWidth="true" style="0"/>
+    <col min="17" max="17" width="8" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13" customWidth="true" style="0"/>
+    <col min="19" max="19" width="8" customWidth="true" style="0"/>
+    <col min="20" max="20" width="11" customWidth="true" style="0"/>
+    <col min="21" max="21" width="6" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13" customWidth="true" style="0"/>
+    <col min="23" max="23" width="8" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13" customWidth="true" style="0"/>
+    <col min="25" max="25" width="8" customWidth="true" style="0"/>
+    <col min="26" max="26" width="13" customWidth="true" style="0"/>
+    <col min="27" max="27" width="8" customWidth="true" style="0"/>
     <col min="28" max="28" width="11" customWidth="true" style="0"/>
     <col min="29" max="29" width="6" customWidth="true" style="0"/>
-    <col min="30" max="30" width="9" customWidth="true" style="0"/>
-    <col min="31" max="31" width="4" customWidth="true" style="0"/>
+    <col min="30" max="30" width="10" customWidth="true" style="0"/>
+    <col min="31" max="31" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>4</v>