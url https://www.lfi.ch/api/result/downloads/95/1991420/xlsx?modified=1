--- v1 (2026-04-22)
+++ v2 (2026-10-02)
@@ -1,443 +1,347 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
-[...81 lines deleted...]
-    <t>biogeografische Region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+  <si>
+    <t>IFN4</t>
+  </si>
+  <si>
+    <t>longueur des routes forestières (IFN4) dans la f. protectrice</t>
+  </si>
+  <si>
+    <t>viabilité de la route</t>
+  </si>
+  <si>
+    <t>découpage régional: région biogéographique</t>
+  </si>
+  <si>
+    <t>unité: 1000 m</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km</t>
+  </si>
+  <si>
+    <t>état 2009/17</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 m</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>Wert nicht ermittelt</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>2-achsiger LKW mit 18 t</t>
-[...66 lines deleted...]
-    <t>Länge der im LFI4 erhobenen Waldstrassen, die im Schutzwaldperimeter und gleichzeitig innerhalb der LFI-Waldmaske liegen. Der Schutzwaldperimeter wurde vom Bundesamt für Umwelt (BAFU) als GIS-Datei zur Verfügung gestellt (Stand 2013). Die Waldstrassenlänge wird im Wald zu 100% gezählt, am Waldrand und in aufgelösten Bestockungen dagegen nur zu 50%. Zu den Waldstrassen des LFI4 zählen nur die zum Zeitpunkt der LFI4-Erhebung explizit verfügbaren Strassen-/Streckenabschnitte.
+    <t>camion de 18 t à 4 essieux</t>
+  </si>
+  <si>
+    <t>camion de 26 t à 3 essieux</t>
+  </si>
+  <si>
+    <t>camion de 28 - 44 t à 4 essieux</t>
+  </si>
+  <si>
+    <t>camion de 40 - 44 t à 5 essieux au moins</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN4 [450]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km [410]
+Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région biogéographique [BIOGEOC6R2005, 2586]
+Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Ohne Double-Sampling Stratifizierung (1-phasig) [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>longueur des routes forestières (IFN4) dans la f. protectrice [345], m
+Länge der im LFI4 erhobenen Waldstrassen, die im Schutzwaldperimeter und gleichzeitig innerhalb der LFI-Waldmaske liegen. Der Schutzwaldperimeter wurde vom Bundesamt für Umwelt (BAFU) als GIS-Datei zur Verfügung gestellt (Stand 2013). Die Waldstrassenlänge wird im Wald zu 100% gezählt, am Waldrand und in aufgelösten Bestockungen dagegen nur zu 50%. Zu den Waldstrassen des LFI4 zählen nur die zum Zeitpunkt der LFI4-Erhebung explizit verfügbaren Strassen-/Streckenabschnitte.
 Da es sich um eine Vollerhebung sämtlicher Strassen handelt, ist die Angabe eines Standardfehlers nicht nötig (es gibt keine stichprobenbedingte Unsicherheit).</t>
   </si>
   <si>
-    <r>
-[...112 lines deleted...]
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.09.2018 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>viabilité de la route [STRBEFAHR, 2239]
+Die Befahrbarkeit der Strasse gibt an, mit welchem Lastwagentyp eine Strasse befahren werden kann. Dabei sind Achsenzahl und Gesamtgewicht des LKW für die Klassierung ausschlaggebend.</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:26:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, camion de 18 t à 4 essieux, camion de 26 t à 3 essieux, camion de 28 - 44 t à 4 essieux, camion de 40 - 44 t à 5 essieux au moins, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -698,746 +602,1028 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O35"/>
+  <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B20" sqref="B20:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6">
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="6">
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
         <v>0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>40</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="6">
+      <c r="C14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="5">
         <v>18</v>
       </c>
-      <c r="E14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="6">
+      <c r="E14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="5">
         <v>70</v>
       </c>
-      <c r="G14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="6">
+      <c r="G14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="5">
         <v>25</v>
       </c>
-      <c r="I14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="6">
+      <c r="I14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J14" s="5">
         <v>146</v>
       </c>
-      <c r="K14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L14" s="6">
+      <c r="K14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L14" s="5">
         <v>149</v>
       </c>
-      <c r="M14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="6">
+      <c r="M14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N14" s="5">
         <v>448</v>
       </c>
-      <c r="O14" s="6" t="s">
+      <c r="O14" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>38</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="6">
+      <c r="C15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="5">
         <v>15</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="6">
+      <c r="E15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="5">
         <v>271</v>
       </c>
-      <c r="G15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="6">
+      <c r="G15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="5">
         <v>365</v>
       </c>
-      <c r="I15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="6">
+      <c r="I15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J15" s="5">
         <v>214</v>
       </c>
-      <c r="K15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L15" s="6">
+      <c r="K15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L15" s="5">
         <v>152</v>
       </c>
-      <c r="M15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="6">
+      <c r="M15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N15" s="5">
         <v>1055</v>
       </c>
-      <c r="O15" s="6" t="s">
+      <c r="O15" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>120</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="6">
+      <c r="C16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="5">
         <v>61</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="6">
+      <c r="E16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="5">
         <v>387</v>
       </c>
-      <c r="G16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="6">
+      <c r="G16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="5">
         <v>79</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="6">
+      <c r="I16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="5">
         <v>91</v>
       </c>
-      <c r="K16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="6">
+      <c r="K16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L16" s="5">
         <v>109</v>
       </c>
-      <c r="M16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="6">
+      <c r="M16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N16" s="5">
         <v>846</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>604</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="6">
+      <c r="C17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="5">
         <v>254</v>
       </c>
-      <c r="E17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6">
+      <c r="E17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="5">
         <v>673</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="6">
+      <c r="G17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="5">
         <v>124</v>
       </c>
-      <c r="I17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6">
+      <c r="I17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="5">
         <v>58</v>
       </c>
-      <c r="K17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="6">
+      <c r="K17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" s="5">
         <v>21</v>
       </c>
-      <c r="M17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="6">
+      <c r="M17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="5">
         <v>1734</v>
       </c>
-      <c r="O17" s="6" t="s">
+      <c r="O17" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>801</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="6">
+      <c r="C18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="5">
         <v>348</v>
       </c>
-      <c r="E18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="6">
+      <c r="E18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="5">
         <v>1401</v>
       </c>
-      <c r="G18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="6">
+      <c r="G18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" s="5">
         <v>592</v>
       </c>
-      <c r="I18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="6">
+      <c r="I18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J18" s="5">
         <v>509</v>
       </c>
-      <c r="K18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="6">
+      <c r="K18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L18" s="5">
         <v>431</v>
       </c>
-      <c r="M18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="6">
+      <c r="M18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N18" s="5">
         <v>4083</v>
       </c>
-      <c r="O18" s="6" t="s">
+      <c r="O18" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A19" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O19" s="3"/>
+      <c r="A19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="2"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A19:O19"/>
-    <mergeCell ref="A22:O22"/>
-[...8 lines deleted...]
-    <mergeCell ref="A35:O35"/>
+    <mergeCell ref="A20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>