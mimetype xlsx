--- v1 (2026-04-22)
+++ v2 (2026-09-29)
@@ -1,516 +1,385 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
-[...81 lines deleted...]
-    <t>Produktionsregion</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+  <si>
+    <t>IFN4</t>
+  </si>
+  <si>
+    <t>longueur des routes forestières (IFN4) dans la f. protectrice divisé par superficie de la forêt protectrice (carte du couvert forest.)</t>
+  </si>
+  <si>
+    <t>viabilité de la route · largeur de route</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: m/ha, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km</t>
+  </si>
+  <si>
+    <t>état 2009/17</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...17 lines deleted...]
-    <t>Strassenbreite</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>viabilité de la route</t>
+  </si>
+  <si>
+    <t>largeur de route</t>
   </si>
   <si>
     <t>m/ha</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>Wert nicht ermittelt</t>
-[...2 lines deleted...]
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>2.5 - 2.9 m</t>
   </si>
   <si>
     <t>3.0 - 3.4 m</t>
   </si>
   <si>
-    <t>3.50 m und breiter</t>
-[...69 lines deleted...]
-    <t>Länge der im LFI4 erhobenen Waldstrassen, die im Schutzwaldperimeter und gleichzeitig innerhalb der LFI-Waldmaske liegen. Der Schutzwaldperimeter wurde vom Bundesamt für Umwelt (BAFU) als GIS-Datei zur Verfügung gestellt (Stand 2013). Die Waldstrassenlänge wird im Wald zu 100% gezählt, am Waldrand und in aufgelösten Bestockungen dagegen nur zu 50%. Zu den Waldstrassen des LFI4 zählen nur die zum Zeitpunkt der LFI4-Erhebung explizit verfügbaren Strassen-/Streckenabschnitte.
+    <t>3.50 m et plus large</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>camion de 18 t à 4 essieux</t>
+  </si>
+  <si>
+    <t>camion de 26 t à 3 essieux</t>
+  </si>
+  <si>
+    <t>camion de 28 - 44 t à 4 essieux</t>
+  </si>
+  <si>
+    <t>camion de 40 - 44 t à 5 essieux au moins</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN4 [450]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km [410]
+Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Ohne Double-Sampling Stratifizierung (1-phasig) [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>longueur des routes forestières (IFN4) dans la f. protectrice [345], m
+Länge der im LFI4 erhobenen Waldstrassen, die im Schutzwaldperimeter und gleichzeitig innerhalb der LFI-Waldmaske liegen. Der Schutzwaldperimeter wurde vom Bundesamt für Umwelt (BAFU) als GIS-Datei zur Verfügung gestellt (Stand 2013). Die Waldstrassenlänge wird im Wald zu 100% gezählt, am Waldrand und in aufgelösten Bestockungen dagegen nur zu 50%. Zu den Waldstrassen des LFI4 zählen nur die zum Zeitpunkt der LFI4-Erhebung explizit verfügbaren Strassen-/Streckenabschnitte.
 Da es sich um eine Vollerhebung sämtlicher Strassen handelt, ist die Angabe eines Standardfehlers nicht nötig (es gibt keine stichprobenbedingte Unsicherheit).</t>
   </si>
   <si>
-    <r>
-[...170 lines deleted...]
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.09.2018 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>superficie de la forêt protectrice (carte du couvert forest.) [346], ha
+Fläche des Schutzwaldes innerhalb der Waldmaske des LFI. Die Kriterien für die Definition von Wald bei der Herstellung der Waldmaske wie auch bei der Abgrenzung des Schutzwaldes «Silvaprotect-CH» sind nur annähernd vergleichbar mit denjenigen für den LFI-Waldentscheid, der jeweils im Rahmen der Feldaufnahme auf den Probeflächen durchgeführt wird.Die verwendete Waldmaske basiert auf dem Vegetationshöhenmodell mit Stand 2017. Die Schutzwaldausscheidung beruht auf den Daten von SilvaProtect-CH mit Stand 2013."</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.09.2018 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>viabilité de la route [STRBEFAHR, 2239]
+Die Befahrbarkeit der Strasse gibt an, mit welchem Lastwagentyp eine Strasse befahren werden kann. Dabei sind Achsenzahl und Gesamtgewicht des LKW für die Klassierung ausschlaggebend.</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:26:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, camion de 18 t à 4 essieux, camion de 26 t à 3 essieux, camion de 28 - 44 t à 4 essieux, camion de 40 - 44 t à 5 essieux au moins, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
+  </si>
+  <si>
+    <t>largeur de route [STRBREITE, 2238]
+Die Strassenbreite gibt an, wie breit der betreffende Strecken-/Strassenabschnitt ist. Lastwagenstrassen im Schweizer Wald müssen, um in der Erschliessungserhebung erfasst zu werden, eine Mindestbreite von 2.50 m aufweisen. Im Rahmen der Försterumfrage des LFI4 wurden zusätzliche Informationen erhoben. Dabei steht nicht die lastwagenbefahrbare Strasse nach LFI mit 10 t Achslast und einer Mindestbreite von 2.50 m  im Fokus, sondern die für die Holzabfuhr relevante Strasse mit mindestens 3 m Fahrbahnbreite und genügender Tragfähigkeit für Fahrzeuge mit einem Gesamtgewicht ab 26 t.</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:25:39</t>
+  </si>
+  <si>
+    <t>pas d'indication, 2.5 - 2.9 m, 3.0 - 3.4 m, 3.50 m et plus large, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -771,1805 +640,2116 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N65"/>
+  <dimension ref="A1:N72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B44" sqref="B44:N72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="20" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6" customWidth="true" style="0"/>
+    <col min="4" max="4" width="4" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="4" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="5" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6" customWidth="true" style="0"/>
+    <col min="10" max="10" width="4" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10" customWidth="true" style="0"/>
+    <col min="12" max="12" width="7" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
+    <col min="14" max="14" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="4"/>
-[...1 lines deleted...]
-      <c r="C10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="4"/>
-[...9 lines deleted...]
-      <c r="N10" s="4"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="4"/>
-[...1 lines deleted...]
-      <c r="C11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="4"/>
-      <c r="E11" s="4" t="s">
+      <c r="D11" s="3"/>
+      <c r="E11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F11" s="4"/>
-      <c r="G11" s="4" t="s">
+      <c r="F11" s="3"/>
+      <c r="G11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H11" s="4"/>
-      <c r="I11" s="4" t="s">
+      <c r="H11" s="3"/>
+      <c r="I11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J11" s="4"/>
-      <c r="K11" s="4" t="s">
+      <c r="J11" s="3"/>
+      <c r="K11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="L11" s="4"/>
-      <c r="M11" s="4" t="s">
+      <c r="L11" s="3"/>
+      <c r="M11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="N11" s="4"/>
+      <c r="N11" s="3"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="6" t="s">
+      <c r="B13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="E13" s="6">
-[...2 lines deleted...]
-      <c r="F13" s="6" t="s">
+      <c r="C14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="G13" s="6">
-[...2 lines deleted...]
-      <c r="H13" s="6" t="s">
+      <c r="C19" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M19" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="4"/>
+      <c r="B21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="4"/>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I22" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K22" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="L22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M22" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="I13" s="6">
-[...2 lines deleted...]
-      <c r="J13" s="6" t="s">
+      <c r="C24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I25" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K25" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="L25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M25" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I26" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K26" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="L26" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M26" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C27" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I27" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K27" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="L27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M27" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="4"/>
+      <c r="B29" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="K13" s="6">
-[...2 lines deleted...]
-      <c r="L13" s="6" t="s">
+      <c r="C29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I30" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K30" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="L30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M30" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="4"/>
+      <c r="B31" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I31" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K31" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="L31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M31" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C32" s="5">
+        <v>4.9</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I32" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K32" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="L32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M32" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G33" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I33" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K33" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M33" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="M13" s="6">
-[...2 lines deleted...]
-      <c r="N13" s="6" t="s">
+      <c r="C34" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I34" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K34" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M34" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C35" s="5">
+        <v>21.9</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="5">
+        <v>22.7</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I35" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K35" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="L35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M35" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E36" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I36" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K36" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="L36" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M36" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="4"/>
+      <c r="B37" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C37" s="5">
+        <v>24.8</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="5">
+        <v>24.8</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I37" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K37" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="L37" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M37" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4" t="s">
         <v>21</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B14" s="5" t="s">
+      <c r="C39" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G39" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I39" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K39" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="L39" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M39" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="6">
-[...38 lines deleted...]
-      <c r="B15" s="5" t="s">
+      <c r="C40" s="5">
+        <v>28.4</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="5">
+        <v>29.2</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" s="5">
+        <v>13.6</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I40" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K40" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="L40" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M40" s="5">
+        <v>9.7</v>
+      </c>
+      <c r="N40" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="6">
-[...38 lines deleted...]
-      <c r="B16" s="5" t="s">
+      <c r="C41" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E41" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I41" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K41" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="L41" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M41" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C16" s="6">
-[...715 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="C42" s="5">
+        <v>32.9</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E42" s="5">
+        <v>33.3</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="5">
+        <v>15.1</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I42" s="5">
+        <v>11.4</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K42" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="L42" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M42" s="5">
+        <v>12.1</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" customHeight="1" ht="21.75">
+      <c r="A43" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...459 lines deleted...]
-      <c r="N43" s="3"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2"/>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="6"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
     </row>
     <row r="46" spans="1:14">
-      <c r="A46" t="inlineStr">
-[...29 lines deleted...]
-      <c r="A47" s="1" t="s">
+      <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="B46" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+      <c r="N48" s="7"/>
     </row>
     <row r="49" spans="1:14">
-      <c r="A49" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A49" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+      <c r="N49" s="7"/>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
+      <c r="N50" s="7"/>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+      <c r="J51" s="7"/>
+      <c r="K51" s="7"/>
+      <c r="L51" s="7"/>
+      <c r="M51" s="7"/>
+      <c r="N51" s="7"/>
     </row>
     <row r="52" spans="1:14">
-      <c r="A52" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A52" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+      <c r="J52" s="7"/>
+      <c r="K52" s="7"/>
+      <c r="L52" s="7"/>
+      <c r="M52" s="7"/>
+      <c r="N52" s="7"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+      <c r="J53" s="7"/>
+      <c r="K53" s="7"/>
+      <c r="L53" s="7"/>
+      <c r="M53" s="7"/>
+      <c r="N53" s="7"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+      <c r="J54" s="7"/>
+      <c r="K54" s="7"/>
+      <c r="L54" s="7"/>
+      <c r="M54" s="7"/>
+      <c r="N54" s="7"/>
     </row>
     <row r="55" spans="1:14">
-      <c r="A55" t="inlineStr">
-[...29 lines deleted...]
-      <c r="A56" s="1" t="s">
+      <c r="A55" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+      <c r="J55" s="7"/>
+      <c r="K55" s="7"/>
+      <c r="L55" s="7"/>
+      <c r="M55" s="7"/>
+      <c r="N55" s="7"/>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+      <c r="J56" s="7"/>
+      <c r="K56" s="7"/>
+      <c r="L56" s="7"/>
+      <c r="M56" s="7"/>
+      <c r="N56" s="7"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+      <c r="J57" s="7"/>
+      <c r="K57" s="7"/>
+      <c r="L57" s="7"/>
+      <c r="M57" s="7"/>
+      <c r="N57" s="7"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+      <c r="J58" s="7"/>
+      <c r="K58" s="7"/>
+      <c r="L58" s="7"/>
+      <c r="M58" s="7"/>
+      <c r="N58" s="7"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+      <c r="J59" s="7"/>
+      <c r="K59" s="7"/>
+      <c r="L59" s="7"/>
+      <c r="M59" s="7"/>
+      <c r="N59" s="7"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+      <c r="J60" s="7"/>
+      <c r="K60" s="7"/>
+      <c r="L60" s="7"/>
+      <c r="M60" s="7"/>
+      <c r="N60" s="7"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+      <c r="J61" s="7"/>
+      <c r="K61" s="7"/>
+      <c r="L61" s="7"/>
+      <c r="M61" s="7"/>
+      <c r="N61" s="7"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C62" s="7"/>
+      <c r="D62" s="7"/>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
+      <c r="J62" s="7"/>
+      <c r="K62" s="7"/>
+      <c r="L62" s="7"/>
+      <c r="M62" s="7"/>
+      <c r="N62" s="7"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B63" s="7"/>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+      <c r="J63" s="7"/>
+      <c r="K63" s="7"/>
+      <c r="L63" s="7"/>
+      <c r="M63" s="7"/>
+      <c r="N63" s="7"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C64" s="7"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="7"/>
+      <c r="K64" s="7"/>
+      <c r="L64" s="7"/>
+      <c r="M64" s="7"/>
+      <c r="N64" s="7"/>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+      <c r="J65" s="7"/>
+      <c r="K65" s="7"/>
+      <c r="L65" s="7"/>
+      <c r="M65" s="7"/>
+      <c r="N65" s="7"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C66" s="7"/>
+      <c r="D66" s="7"/>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+      <c r="J66" s="7"/>
+      <c r="K66" s="7"/>
+      <c r="L66" s="7"/>
+      <c r="M66" s="7"/>
+      <c r="N66" s="7"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B67" s="7"/>
+      <c r="C67" s="7"/>
+      <c r="D67" s="7"/>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+      <c r="J67" s="7"/>
+      <c r="K67" s="7"/>
+      <c r="L67" s="7"/>
+      <c r="M67" s="7"/>
+      <c r="N67" s="7"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="6" t="s">
         <v>38</v>
       </c>
-    </row>
-[...103 lines deleted...]
-      </c>
+      <c r="B68" s="7"/>
+      <c r="C68" s="7"/>
+      <c r="D68" s="7"/>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+      <c r="J68" s="7"/>
+      <c r="K68" s="7"/>
+      <c r="L68" s="7"/>
+      <c r="M68" s="7"/>
+      <c r="N68" s="7"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="7"/>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
+      <c r="J69" s="7"/>
+      <c r="K69" s="7"/>
+      <c r="L69" s="7"/>
+      <c r="M69" s="7"/>
+      <c r="N69" s="7"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
+      <c r="J70" s="7"/>
+      <c r="K70" s="7"/>
+      <c r="L70" s="7"/>
+      <c r="M70" s="7"/>
+      <c r="N70" s="7"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7"/>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+      <c r="J71" s="7"/>
+      <c r="K71" s="7"/>
+      <c r="L71" s="7"/>
+      <c r="M71" s="7"/>
+      <c r="N71" s="7"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+      <c r="J72" s="7"/>
+      <c r="K72" s="7"/>
+      <c r="L72" s="7"/>
+      <c r="M72" s="7"/>
+      <c r="N72" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A4:N4"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A6:N6"/>
     <mergeCell ref="A7:N7"/>
     <mergeCell ref="A8:N8"/>
     <mergeCell ref="C10:N10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="A13:A17"/>
     <mergeCell ref="A18:A22"/>
     <mergeCell ref="A23:A27"/>
     <mergeCell ref="A28:A32"/>
     <mergeCell ref="A33:A37"/>
     <mergeCell ref="A38:A42"/>
     <mergeCell ref="A43:N43"/>
-    <mergeCell ref="A46:N46"/>
-[...12 lines deleted...]
-    <mergeCell ref="A65:N65"/>
+    <mergeCell ref="A44:N44"/>
+    <mergeCell ref="B45:N45"/>
+    <mergeCell ref="B46:N46"/>
+    <mergeCell ref="B47:N47"/>
+    <mergeCell ref="B48:N48"/>
+    <mergeCell ref="B49:N49"/>
+    <mergeCell ref="B50:N50"/>
+    <mergeCell ref="B51:N51"/>
+    <mergeCell ref="B52:N52"/>
+    <mergeCell ref="B53:N53"/>
+    <mergeCell ref="B54:N54"/>
+    <mergeCell ref="B55:N55"/>
+    <mergeCell ref="B56:N56"/>
+    <mergeCell ref="B57:N57"/>
+    <mergeCell ref="B58:N58"/>
+    <mergeCell ref="B59:N59"/>
+    <mergeCell ref="B60:N60"/>
+    <mergeCell ref="B61:N61"/>
+    <mergeCell ref="B62:N62"/>
+    <mergeCell ref="B63:N63"/>
+    <mergeCell ref="B64:N64"/>
+    <mergeCell ref="B65:N65"/>
+    <mergeCell ref="B66:N66"/>
+    <mergeCell ref="B67:N67"/>
+    <mergeCell ref="B68:N68"/>
+    <mergeCell ref="B69:N69"/>
+    <mergeCell ref="B70:N70"/>
+    <mergeCell ref="B71:N71"/>
+    <mergeCell ref="B72:N72"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>