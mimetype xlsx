--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -17,448 +17,448 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+    <t>nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
   </si>
   <si>
-    <t>specie arborea principale del bosco giovane (conteggio) · classe di dimensione (bosco giovane; 5 classi)</t>
+    <t>essence principale de la jeune forêt (comptage) · classe de grandeur (jeune forêt; 5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>regione economica</t>
+    <t>région économique</t>
   </si>
   <si>
-    <t>Giura Ovest</t>
+    <t>Ouest du Jura</t>
   </si>
   <si>
-    <t>Giura Est</t>
+    <t>Est du Jura</t>
   </si>
   <si>
-    <t>Altopiano Ovest</t>
+    <t>Ouest du Plateau</t>
   </si>
   <si>
-    <t>Altopiano Centro</t>
+    <t>Centre du Plateau</t>
   </si>
   <si>
-    <t>Altopiano Est</t>
+    <t>Est du Plateau</t>
   </si>
   <si>
-    <t>Prealpi Ovest</t>
+    <t>Ouest des Préalpes</t>
   </si>
   <si>
-    <t>Prealpi Centro</t>
+    <t>Centre des Préalpes</t>
   </si>
   <si>
-    <t>Prealpi Est</t>
+    <t>Est des Préalpes</t>
   </si>
   <si>
-    <t>Alpi Nord-Ovest</t>
+    <t>Nord-ouest des Alpes</t>
   </si>
   <si>
-    <t>Alpi Centro</t>
+    <t>Centre des Alpes</t>
   </si>
   <si>
-    <t>Alpi Nord-Est</t>
+    <t>Nord-est des Alpes</t>
   </si>
   <si>
-    <t>Alpi Sud-Ovest</t>
+    <t>Sud-ouest des Alpes</t>
   </si>
   <si>
-    <t>Alpi Sud-Est</t>
+    <t>Sud-est des Alpes</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>specie arborea principale del bosco giovane (conteggio)</t>
+    <t>essence principale de la jeune forêt (comptage)</t>
   </si>
   <si>
-    <t>classe di dimensione (bosco giovane; 5 classi)</t>
+    <t>classe de grandeur (jeune forêt; 5 classes)</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>altezza 10-39 cm</t>
+    <t>hauteur 10-39 cm</t>
   </si>
   <si>
-    <t>altezza 40-129 cm</t>
+    <t>hauteur 40-129 cm</t>
   </si>
   <si>
-    <t>DPU 0-3.9 cm</t>
+    <t>DHP 0-3.9 cm</t>
   </si>
   <si>
-    <t>DPU 4-7.9 cm</t>
+    <t>DHP 4-7.9 cm</t>
   </si>
   <si>
-    <t>DPU 8-11.9 cm</t>
+    <t>DHP 8-11.9 cm</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>abete rosso</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>abete bianco</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>pino</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>larice</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>cembro</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>altre conifere</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>faggio</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>acero</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>frassino</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>quercia</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>castagno</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>altre latifoglie</t>
+    <t>autres feuillus</t>
   </si>
   <si>
-    <t>specie non rilevate in tutti gli inventari</t>
+    <t>espèces non relevées dans tous les inventaires</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991511/611221</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+      <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #431</t>
     </r>
   </si>
   <si>
-    <t>Numero effettivo di alberi di conifere e latifoglie che sono stati esaminati in relazione alla brucatura durante il rilievo su terreno (senza estrapolazione).</t>
+    <t>Nombre effectif de résineux et de feuillus chez lesquels l'abroutissement a été évalué lors du relevé de terrain (pas d'extrapolation).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale del bosco giovane (conteggio)</t>
+      <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Specie delle piante del bosco giovane da 10 cm di altezza fino a 11,9 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere», «altre latifoglie» e «specie non rilevate in tutti gli inventari». Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart)</t>
+    <t>Espèce des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP), en classes individuelles pour les dix principales espèces ou groupes d'espèces de Suisse («essences principales») et en classes «autres résineux», «autres feuillus» et «espèces non relevées dans tous les inventaires». Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe di dimensione (bosco giovane; 5 classi)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Dimensione delle piante del bosco giovane da 10 cm di altezza a 11,9 cm di diametro a petto d'uomo (DPU), in cinque classi (due classi di altezza, tre classi di diametro). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Parte potenzialmente boscabile del bosco accessibile esclusi gli arbusteti (ossia bosco accessibile esclusi gli arbusteti, senza l'area delle strade forestali, delle strutture ricreative, dei torrenti, dei canali valangari, ecc.).</t>
+    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -810,52 +810,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="68.269" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -11205,51 +11205,51 @@
         <v>789</v>
       </c>
       <c r="AD117" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AE117" s="6">
         <v>18081</v>
       </c>
       <c r="AF117" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:32" customHeight="1" ht="21.75">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991511/611221</t>
           </r>
         </is>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3"/>
       <c r="K118" s="3"/>
       <c r="L118" s="3"/>
@@ -11265,226 +11265,226 @@
       <c r="V118" s="3"/>
       <c r="W118" s="3"/>
       <c r="X118" s="3"/>
       <c r="Y118" s="3"/>
       <c r="Z118" s="3"/>
       <c r="AA118" s="3"/>
       <c r="AB118" s="3"/>
       <c r="AC118" s="3"/>
       <c r="AD118" s="3"/>
       <c r="AE118" s="3"/>
       <c r="AF118" s="3"/>
     </row>
     <row r="121" spans="1:32">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+            <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #431</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:32" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="124" spans="1:32">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale del bosco giovane (conteggio)</t>
+            <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:32" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="127" spans="1:32">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe di dimensione (bosco giovane; 5 classi)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:32" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="130" spans="1:32">
       <c r="A130" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:32" customHeight="1" ht="29">
       <c r="A131" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="133" spans="1:32">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:32" customHeight="1" ht="29">
       <c r="A134" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="136" spans="1:32">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:32" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>