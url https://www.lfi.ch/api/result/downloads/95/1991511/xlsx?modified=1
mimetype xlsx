--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,451 +14,451 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>IFN5</t>
+    <t>NFI5</t>
   </si>
   <si>
-    <t>nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
+    <t>number of trees assessed for browsing (no extrapolation)</t>
   </si>
   <si>
-    <t>essence principale de la jeune forêt (comptage) · classe de grandeur (jeune forêt; 5 classes)</t>
+    <t>main tree species in young forest (counting) · size classe (young forest; 5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: economic region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
+      <t xml:space="preserve">: stockable and accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>state 2018/26</t>
   </si>
   <si>
-    <t>région économique</t>
+    <t>economic region</t>
   </si>
   <si>
-    <t>Ouest du Jura</t>
+    <t>Western Jura</t>
   </si>
   <si>
-    <t>Est du Jura</t>
+    <t>Eastern Jura</t>
   </si>
   <si>
-    <t>Ouest du Plateau</t>
+    <t>Western Plateau</t>
   </si>
   <si>
-    <t>Centre du Plateau</t>
+    <t>Central Plateau</t>
   </si>
   <si>
-    <t>Est du Plateau</t>
+    <t>Eastern Plateau</t>
   </si>
   <si>
-    <t>Ouest des Préalpes</t>
+    <t>Western Pre-Alps</t>
   </si>
   <si>
-    <t>Centre des Préalpes</t>
+    <t>Central Pre-Alps</t>
   </si>
   <si>
-    <t>Est des Préalpes</t>
+    <t>Eastern Pre-Alps</t>
   </si>
   <si>
-    <t>Nord-ouest des Alpes</t>
+    <t>Northwestern Alps</t>
   </si>
   <si>
-    <t>Centre des Alpes</t>
+    <t>Central Alps</t>
   </si>
   <si>
-    <t>Nord-est des Alpes</t>
+    <t>Northeastern Alps</t>
   </si>
   <si>
-    <t>Sud-ouest des Alpes</t>
+    <t>Southwestern Alps</t>
   </si>
   <si>
-    <t>Sud-est des Alpes</t>
+    <t>Southeastern Alps</t>
   </si>
   <si>
-    <t>Sud des Alpes</t>
+    <t>Southern Alps</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Switzerland</t>
   </si>
   <si>
-    <t>essence principale de la jeune forêt (comptage)</t>
+    <t>main tree species in young forest (counting)</t>
   </si>
   <si>
-    <t>classe de grandeur (jeune forêt; 5 classes)</t>
+    <t>size classe (young forest; 5 classes)</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>hauteur 10-39 cm</t>
+    <t>height 10-39 cm</t>
   </si>
   <si>
-    <t>hauteur 40-129 cm</t>
+    <t>height 40-129 cm</t>
   </si>
   <si>
-    <t>DHP 0-3.9 cm</t>
+    <t>DBH 0-3.9 cm</t>
   </si>
   <si>
-    <t>DHP 4-7.9 cm</t>
+    <t>DBH 4-7.9 cm</t>
   </si>
   <si>
-    <t>DHP 8-11.9 cm</t>
+    <t>DBH 8-11.9 cm</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>épicéa</t>
+    <t>spruce</t>
   </si>
   <si>
-    <t>sapin</t>
+    <t>fir</t>
   </si>
   <si>
-    <t>pin</t>
+    <t>pine</t>
   </si>
   <si>
-    <t>mélèze</t>
+    <t>larch</t>
   </si>
   <si>
-    <t>arole</t>
+    <t>Arolla pine</t>
   </si>
   <si>
-    <t>autres résineux</t>
+    <t>other conifers</t>
   </si>
   <si>
-    <t>hêtre</t>
+    <t>beech</t>
   </si>
   <si>
-    <t>érable</t>
+    <t>maple</t>
   </si>
   <si>
-    <t>frêne</t>
+    <t>ash</t>
   </si>
   <si>
-    <t>chêne</t>
+    <t>oak</t>
   </si>
   <si>
-    <t>châtaignier</t>
+    <t>sweet chestnut</t>
   </si>
   <si>
-    <t>autres feuillus</t>
+    <t>other broadleaves</t>
   </si>
   <si>
-    <t>espèces non relevées dans tous les inventaires</t>
+    <t>species not assessed in all inventories</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991511/611221</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
+      <t xml:space="preserve">number of trees assessed for browsing (no extrapolation)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #431</t>
     </r>
   </si>
   <si>
-    <t>Nombre effectif de résineux et de feuillus chez lesquels l'abroutissement a été évalué lors du relevé de terrain (pas d'extrapolation).</t>
+    <t>Actual number of conifers and broadleaves assessed for browsing during the field survey (no extrapolation).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
+      <t xml:space="preserve">main tree species in young forest (counting)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Espèce des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP), en classes individuelles pour les dix principales espèces ou groupes d'espèces de Suisse («essences principales») et en classes «autres résineux», «autres feuillus» et «espèces non relevées dans tous les inventaires». Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Species of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) with individual classes for the ten most important species or species groups in Switzerland («main tree species»), as well as the classes «other conifers», «other broadleaves» and «species not assessed in all inventories». The main tree species are spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp. ), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
+      <t xml:space="preserve">size classe (young forest; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Size of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) – in five size classes (two height and three dbh classes). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">economic region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
+      <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
+    <t>Stockable part of the accessible forest without shrub forest, i.e. accessible forest without shrub forest excluding the area of forest roads, recreational facilities, streams, avalanche paths, etc.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -810,52 +810,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -11205,51 +11205,51 @@
         <v>789</v>
       </c>
       <c r="AD117" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AE117" s="6">
         <v>18081</v>
       </c>
       <c r="AF117" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:32" customHeight="1" ht="21.75">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991511/611221</t>
           </r>
         </is>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3"/>
       <c r="K118" s="3"/>
       <c r="L118" s="3"/>
@@ -11265,226 +11265,226 @@
       <c r="V118" s="3"/>
       <c r="W118" s="3"/>
       <c r="X118" s="3"/>
       <c r="Y118" s="3"/>
       <c r="Z118" s="3"/>
       <c r="AA118" s="3"/>
       <c r="AB118" s="3"/>
       <c r="AC118" s="3"/>
       <c r="AD118" s="3"/>
       <c r="AE118" s="3"/>
       <c r="AF118" s="3"/>
     </row>
     <row r="121" spans="1:32">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
+            <t xml:space="preserve">number of trees assessed for browsing (no extrapolation)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #431</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:32" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="124" spans="1:32">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
+            <t xml:space="preserve">main tree species in young forest (counting)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:32" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="127" spans="1:32">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
+            <t xml:space="preserve">size classe (young forest; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:32" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="130" spans="1:32">
       <c r="A130" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">economic region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:32" customHeight="1" ht="29">
       <c r="A131" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="133" spans="1:32">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
+            <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:32" customHeight="1" ht="29">
       <c r="A134" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="136" spans="1:32">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:32" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>