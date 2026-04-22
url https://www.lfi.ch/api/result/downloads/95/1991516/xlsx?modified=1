--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,451 +14,451 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>IFN5</t>
+    <t>NFI5</t>
   </si>
   <si>
-    <t>numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+    <t>number of trees assessed for browsing (no extrapolation)</t>
   </si>
   <si>
-    <t>specie arborea principale del bosco giovane (conteggio) · classe di dimensione (bosco giovane; 5 classi)</t>
+    <t>main tree species in young forest (counting) · size classe (young forest; 5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: economic region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+      <t xml:space="preserve">: stockable and accessible forest without shrub forest NFI2-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>state 2018/26</t>
   </si>
   <si>
-    <t>regione economica</t>
+    <t>economic region</t>
   </si>
   <si>
-    <t>Giura Ovest</t>
+    <t>Western Jura</t>
   </si>
   <si>
-    <t>Giura Est</t>
+    <t>Eastern Jura</t>
   </si>
   <si>
-    <t>Altopiano Ovest</t>
+    <t>Western Plateau</t>
   </si>
   <si>
-    <t>Altopiano Centro</t>
+    <t>Central Plateau</t>
   </si>
   <si>
-    <t>Altopiano Est</t>
+    <t>Eastern Plateau</t>
   </si>
   <si>
-    <t>Prealpi Ovest</t>
+    <t>Western Pre-Alps</t>
   </si>
   <si>
-    <t>Prealpi Centro</t>
+    <t>Central Pre-Alps</t>
   </si>
   <si>
-    <t>Prealpi Est</t>
+    <t>Eastern Pre-Alps</t>
   </si>
   <si>
-    <t>Alpi Nord-Ovest</t>
+    <t>Northwestern Alps</t>
   </si>
   <si>
-    <t>Alpi Centro</t>
+    <t>Central Alps</t>
   </si>
   <si>
-    <t>Alpi Nord-Est</t>
+    <t>Northeastern Alps</t>
   </si>
   <si>
-    <t>Alpi Sud-Ovest</t>
+    <t>Southwestern Alps</t>
   </si>
   <si>
-    <t>Alpi Sud-Est</t>
+    <t>Southeastern Alps</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Southern Alps</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Switzerland</t>
   </si>
   <si>
-    <t>specie arborea principale del bosco giovane (conteggio)</t>
+    <t>main tree species in young forest (counting)</t>
   </si>
   <si>
-    <t>classe di dimensione (bosco giovane; 5 classi)</t>
+    <t>size classe (young forest; 5 classes)</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>altezza 10-39 cm</t>
+    <t>height 10-39 cm</t>
   </si>
   <si>
-    <t>altezza 40-129 cm</t>
+    <t>height 40-129 cm</t>
   </si>
   <si>
-    <t>DPU 0-3.9 cm</t>
+    <t>DBH 0-3.9 cm</t>
   </si>
   <si>
-    <t>DPU 4-7.9 cm</t>
+    <t>DBH 4-7.9 cm</t>
   </si>
   <si>
-    <t>DPU 8-11.9 cm</t>
+    <t>DBH 8-11.9 cm</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>abete rosso</t>
+    <t>spruce</t>
   </si>
   <si>
-    <t>abete bianco</t>
+    <t>fir</t>
   </si>
   <si>
-    <t>pino</t>
+    <t>pine</t>
   </si>
   <si>
-    <t>larice</t>
+    <t>larch</t>
   </si>
   <si>
-    <t>cembro</t>
+    <t>Arolla pine</t>
   </si>
   <si>
-    <t>altre conifere</t>
+    <t>other conifers</t>
   </si>
   <si>
-    <t>faggio</t>
+    <t>beech</t>
   </si>
   <si>
-    <t>acero</t>
+    <t>maple</t>
   </si>
   <si>
-    <t>frassino</t>
+    <t>ash</t>
   </si>
   <si>
-    <t>quercia</t>
+    <t>oak</t>
   </si>
   <si>
-    <t>castagno</t>
+    <t>sweet chestnut</t>
   </si>
   <si>
-    <t>altre latifoglie</t>
+    <t>other broadleaves</t>
   </si>
   <si>
-    <t>specie non rilevate in tutti gli inventari</t>
+    <t>species not assessed in all inventories</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991516/611226</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+      <t xml:space="preserve">number of trees assessed for browsing (no extrapolation)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #431</t>
     </r>
   </si>
   <si>
-    <t>Numero effettivo di alberi di conifere e latifoglie che sono stati esaminati in relazione alla brucatura durante il rilievo su terreno (senza estrapolazione).</t>
+    <t>Actual number of conifers and broadleaves assessed for browsing during the field survey (no extrapolation).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale del bosco giovane (conteggio)</t>
+      <t xml:space="preserve">main tree species in young forest (counting)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Specie delle piante del bosco giovane da 10 cm di altezza fino a 11,9 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere», «altre latifoglie» e «specie non rilevate in tutti gli inventari». Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart)</t>
+    <t>Species of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) with individual classes for the ten most important species or species groups in Switzerland («main tree species»), as well as the classes «other conifers», «other broadleaves» and «species not assessed in all inventories». The main tree species are spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp. ), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe di dimensione (bosco giovane; 5 classi)</t>
+      <t xml:space="preserve">size classe (young forest; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Dimensione delle piante del bosco giovane da 10 cm di altezza a 11,9 cm di diametro a petto d'uomo (DPU), in cinque classi (due classi di altezza, tre classi di diametro). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Size of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) – in five size classes (two height and three dbh classes). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">economic region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+      <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2615</t>
     </r>
   </si>
   <si>
-    <t>Bosco che nei quattro inventari IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) e IFN5 (2018-2026) era coperto per meno di due terzi da arbusti, era accessibile a piedi ed era potenzialmente boscabile, cioè non era occupato da strade forestali, strutture ricreative, torrenti, canali valangari, ecc.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the four inventories NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026), was accessible on foot and could be stocked, i.e. did not contain forest roads, recreational facilities, streams, avalanche paths, etc.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -810,52 +810,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="68.269" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -11205,51 +11205,51 @@
         <v>711</v>
       </c>
       <c r="AD117" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AE117" s="6">
         <v>17390</v>
       </c>
       <c r="AF117" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:32" customHeight="1" ht="21.75">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991516/611226</t>
           </r>
         </is>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3"/>
       <c r="K118" s="3"/>
       <c r="L118" s="3"/>
@@ -11265,226 +11265,226 @@
       <c r="V118" s="3"/>
       <c r="W118" s="3"/>
       <c r="X118" s="3"/>
       <c r="Y118" s="3"/>
       <c r="Z118" s="3"/>
       <c r="AA118" s="3"/>
       <c r="AB118" s="3"/>
       <c r="AC118" s="3"/>
       <c r="AD118" s="3"/>
       <c r="AE118" s="3"/>
       <c r="AF118" s="3"/>
     </row>
     <row r="121" spans="1:32">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+            <t xml:space="preserve">number of trees assessed for browsing (no extrapolation)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #431</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:32" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="124" spans="1:32">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale del bosco giovane (conteggio)</t>
+            <t xml:space="preserve">main tree species in young forest (counting)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:32" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="127" spans="1:32">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe di dimensione (bosco giovane; 5 classi)</t>
+            <t xml:space="preserve">size classe (young forest; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:32" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="130" spans="1:32">
       <c r="A130" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">economic region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:32" customHeight="1" ht="29">
       <c r="A131" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="133" spans="1:32">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+            <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2615</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:32" customHeight="1" ht="29">
       <c r="A134" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="136" spans="1:32">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:32" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>