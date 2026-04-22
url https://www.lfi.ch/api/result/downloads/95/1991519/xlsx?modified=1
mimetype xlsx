--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,128 +14,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>NFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>number of trees assessed for browsing (no extrapolation)</t>
+    <t>nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
   </si>
   <si>
-    <t>main tree species in young forest (counting) · size classe (young forest; 5 classes)</t>
+    <t>essence principale de la jeune forêt (comptage) · classe de grandeur (jeune forêt; 5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
       <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: stockable and accessible forest without shrub forest NFI2-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
     <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
@@ -172,326 +172,326 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>main tree species in young forest (counting)</t>
+    <t>essence principale de la jeune forêt (comptage)</t>
   </si>
   <si>
-    <t>size classe (young forest; 5 classes)</t>
+    <t>classe de grandeur (jeune forêt; 5 classes)</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>height 10-39 cm</t>
+    <t>hauteur 10-39 cm</t>
   </si>
   <si>
-    <t>height 40-129 cm</t>
+    <t>hauteur 40-129 cm</t>
   </si>
   <si>
-    <t>DBH 0-3.9 cm</t>
+    <t>DHP 0-3.9 cm</t>
   </si>
   <si>
-    <t>DBH 4-7.9 cm</t>
+    <t>DHP 4-7.9 cm</t>
   </si>
   <si>
-    <t>DBH 8-11.9 cm</t>
+    <t>DHP 8-11.9 cm</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>spruce</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>fir</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>pine</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>larch</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>Arolla pine</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>other conifers</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>beech</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>maple</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>ash</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>oak</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>sweet chestnut</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>other broadleaves</t>
+    <t>autres feuillus</t>
   </si>
   <si>
-    <t>species not assessed in all inventories</t>
+    <t>espèces non relevées dans tous les inventaires</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991519/611229</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of trees assessed for browsing (no extrapolation)</t>
+      <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #431</t>
     </r>
   </si>
   <si>
-    <t>Actual number of conifers and broadleaves assessed for browsing during the field survey (no extrapolation).</t>
+    <t>Nombre effectif de résineux et de feuillus chez lesquels l'abroutissement a été évalué lors du relevé de terrain (pas d'extrapolation).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">main tree species in young forest (counting)</t>
+      <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Species of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) with individual classes for the ten most important species or species groups in Switzerland («main tree species»), as well as the classes «other conifers», «other broadleaves» and «species not assessed in all inventories». The main tree species are spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp. ), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Espèce des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP), en classes individuelles pour les dix principales espèces ou groupes d'espèces de Suisse («essences principales») et en classes «autres résineux», «autres feuillus» et «espèces non relevées dans tous les inventaires». Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">size classe (young forest; 5 classes)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Size of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) – in five size classes (two height and three dbh classes). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
+    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2615</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the four inventories NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026), was accessible on foot and could be stocked, i.e. did not contain forest roads, recreational facilities, streams, avalanche paths, etc.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes, qui était atteignable à pied et était apte au boisement – c'est-à-dire non couverte par des routes forestières, des infrastructures de loisirs, des cours d'eau, des couloirs d'avalanches ou autres – lors des quatre inventaires IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -843,52 +843,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -18322,51 +18322,51 @@
         <v>1601</v>
       </c>
       <c r="AZ117" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA117" s="6">
         <v>17390</v>
       </c>
       <c r="BB117" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="118" spans="1:54" customHeight="1" ht="21.75">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991519/611229</t>
           </r>
         </is>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3"/>
       <c r="K118" s="3"/>
       <c r="L118" s="3"/>
@@ -18404,121 +18404,121 @@
       <c r="AR118" s="3"/>
       <c r="AS118" s="3"/>
       <c r="AT118" s="3"/>
       <c r="AU118" s="3"/>
       <c r="AV118" s="3"/>
       <c r="AW118" s="3"/>
       <c r="AX118" s="3"/>
       <c r="AY118" s="3"/>
       <c r="AZ118" s="3"/>
       <c r="BA118" s="3"/>
       <c r="BB118" s="3"/>
     </row>
     <row r="121" spans="1:54">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of trees assessed for browsing (no extrapolation)</t>
+            <t xml:space="preserve">nombre d'arbres avec relevé de l'abroutissement (sans extrap.)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #431</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:54" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="124" spans="1:54">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">main tree species in young forest (counting)</t>
+            <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:54" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="127" spans="1:54">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">size classe (young forest; 5 classes)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:54" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="130" spans="1:54">
       <c r="A130" t="inlineStr">
         <is>
           <r>
@@ -18544,86 +18544,86 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:54" customHeight="1" ht="29">
       <c r="A131" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="133" spans="1:54">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2615</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:54" customHeight="1" ht="29">
       <c r="A134" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="136" spans="1:54">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:54" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>