--- v0 (2026-01-10)
+++ v1 (2026-05-16)
@@ -14,418 +14,418 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>bosco di protezione (2022) · specie arborea principale del bosco giovane (conteggio)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>number of trees assessed for browsing (no extrapolation)</t>
+  </si>
+  <si>
+    <t>protection forest (2022) · main tree species in young forest (counting)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">: stockable and accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>specie arborea principale del bosco giovane (conteggio)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>protection forest (2022)</t>
+  </si>
+  <si>
+    <t>main tree species in young forest (counting)</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
-[...44 lines deleted...]
-    <t>all'esterno</t>
+    <t>spruce</t>
+  </si>
+  <si>
+    <t>fir</t>
+  </si>
+  <si>
+    <t>pine</t>
+  </si>
+  <si>
+    <t>larch</t>
+  </si>
+  <si>
+    <t>Arolla pine</t>
+  </si>
+  <si>
+    <t>other conifers</t>
+  </si>
+  <si>
+    <t>beech</t>
+  </si>
+  <si>
+    <t>maple</t>
+  </si>
+  <si>
+    <t>ash</t>
+  </si>
+  <si>
+    <t>oak</t>
+  </si>
+  <si>
+    <t>sweet chestnut</t>
+  </si>
+  <si>
+    <t>other broadleaves</t>
+  </si>
+  <si>
+    <t>species not assessed in all inventories</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>inside</t>
+  </si>
+  <si>
+    <t>outside</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991531/611241</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+      <t xml:space="preserve">number of trees assessed for browsing (no extrapolation)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #431</t>
     </r>
   </si>
   <si>
-    <t>Numero effettivo di alberi di conifere e latifoglie che sono stati esaminati in relazione alla brucatura durante il rilievo su terreno (senza estrapolazione).</t>
+    <t>Actual number of conifers and broadleaves assessed for browsing during the field survey (no extrapolation).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione (2022)</t>
+      <t xml:space="preserve">protective forest (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2576</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione, così come definito dai Cantoni nel 2022 in base ai criteri armonizzati di SilvaProtect (Losey &amp; Wehrli 2013). Nel 2022 il Canton Argovia non aveva ancora definito il bosco di protezione. Fonte: dati GIS dell'UFAM, 2022</t>
+    <t>Area inside/outside the protective forest that the cantons had designated in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013). In 2022, Canton Aargau had not yet designated its protective forest. Reference: GIS data from FOEN, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale del bosco giovane (conteggio)</t>
+      <t xml:space="preserve">main tree species in young forest (counting)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Specie delle piante del bosco giovane da 10 cm di altezza fino a 11,9 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere», «altre latifoglie» e «specie non rilevate in tutti gli inventari». Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart)</t>
+    <t>Species of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) with individual classes for the ten most important species or species groups in Switzerland («main tree species»), as well as the classes «other conifers», «other broadleaves» and «species not assessed in all inventories». The main tree species are spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp. ), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Parte potenzialmente boscabile del bosco accessibile esclusi gli arbusteti (ossia bosco accessibile esclusi gli arbusteti, senza l'area delle strade forestali, delle strutture ricreative, dei torrenti, dei canali valangari, ecc.).</t>
+    <t>Stockable part of the accessible forest without shrub forest, i.e. accessible forest without shrub forest excluding the area of forest roads, recreational facilities, streams, avalanche paths, etc.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -777,52 +777,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3838,270 +3838,270 @@
         <v>789</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O72" s="6">
         <v>18081</v>
       </c>
       <c r="P72" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991531/611241</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
       <c r="P73" s="3"/>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+            <t xml:space="preserve">number of trees assessed for browsing (no extrapolation)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #431</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione (2022)</t>
+            <t xml:space="preserve">protective forest (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2576</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:16" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale del bosco giovane (conteggio)</t>
+            <t xml:space="preserve">main tree species in young forest (counting)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:16" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:16" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+            <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>